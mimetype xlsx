--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,160 +12,139 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>22 diciembre 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica y creación de capacidad para establecer servicios de información, lo que incluye el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc., y formación para los recursos humanos.
 •	Asistencia relacionada con hardware y software para adherirse a las mejores prácticas internacionales.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Observaciones e información antes de la entrada en vigor</t>
   </si>
   <si>
     <t>•	Asistencia técnica y creación de capacidad para brindar la oportunidad de formular observaciones y garantizar la disponibilidad de la información antes de la entrada en vigor, lo que incluye el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc., y formación para los recursos humanos.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
   <si>
     <t>•	Asistencia técnica y creación de capacidad para garantizar la realización de consultas, lo que incluye el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc., y formación para los recursos humanos.</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t>•	Asistencia técnica y creación de capacidad para la aplicación de las resoluciones anticipadas, lo que incluye el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc., y formación para los recursos humanos.</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notificaciones de controles o inspecciones reforzados</t>
   </si>
   <si>
     <t>22 diciembre 2021</t>
   </si>
   <si>
     <t>•	Asistencia técnica y creación de capacidad para las notificaciones de controles o inspecciones reforzados, lo que incluye el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc., y formación para los recursos humanos.</t>
   </si>
   <si>
     <t>Pago electrónico</t>
   </si>
   <si>
     <t>•	Asistencia técnica y creación de capacidad sobre sistemas de pago electrónico, lo que incluye el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc., y formación para los recursos humanos. Asistencia relacionada con hardware y software para adherirse a las mejores prácticas internacionales.</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>•	Asistencia técnica y creación de capacidad para los sistemas de operadores autorizados, lo que incluye el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc., y formación para los recursos humanos.</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>22 diciembre 2023</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica y creación de capacidad para la aplicación de la ventanilla única, lo que incluye el diseño, la redacción de cambios legislativos y de la reglamentación necesaria, procedimientos operativos normalizados, etc., y formación para los recursos humanos.
 •	Asistencia relacionada con hardware y software para adherirse a las mejores prácticas internacionales.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -524,276 +503,276 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>2.1</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>2.1</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" t="s">
         <v>17</v>
-      </c>
-[...19 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>2.2</v>
       </c>
       <c r="B4">
         <v>2.2</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>3</v>
       </c>
-      <c r="B5" t="s">
-        <v>23</v>
+      <c r="B5">
+        <v>3</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>26</v>
+      <c r="B6">
+        <v>5.1</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I6" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.2</v>
       </c>
       <c r="B7">
         <v>7.2</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.7</v>
       </c>
-      <c r="B8" t="s">
-        <v>32</v>
+      <c r="B8">
+        <v>7.7</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I8" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>35</v>
+      <c r="B9">
+        <v>10.4</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G9" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" t="s">
+        <v>31</v>
+      </c>
+      <c r="J9" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">