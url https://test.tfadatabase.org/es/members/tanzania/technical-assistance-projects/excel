--- v1 (2026-02-02)
+++ v2 (2026-06-30)
@@ -12,338 +12,299 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publicación</t>
   </si>
   <si>
     <t>22 febrero 2025</t>
   </si>
   <si>
     <t>30 junio 2030</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>There is a need for support:
 •	To designate and empower an institution to periodically collect, analyse, publish and make trade information publicly available.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Procedimientos institucionales</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>22 febrero 2026</t>
+  </si>
+  <si>
+    <t>Sí</t>
   </si>
   <si>
     <t>ITC, UNCTAD</t>
   </si>
   <si>
     <t>There is a need for support to:
 •	Ensure sustainability of Trade Information Module/Portal;
 •	Continuously collect information and update the portal;
 •	Build capacity to Portal Management Team; and
 •	Create awareness on the use of Portal.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>There is a need for support to:
 •	Establish and/or strengthen the existing enquiry points; and
 •	Train and build capacity for the staff at the enquiry points to reply enquiries.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
   <si>
     <t>There is need to:
 •	Strengthen Regular Joint Border Committee Meetings (JBCs)</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>There is a need for a support to:
 •	Review or to develop national regulations on the second testing;
 •	Establish second test laboratories to be full capacitated in terms of testing facilities, training of staff and accreditation process;
 •	Establish customs laboratories for customs operations; and
 •	Strengthen and accredit the existing labs in testing Institutions (TBS, GCLA, Plant Health Labs, TMDA, ZFDA, ZBS, CGCLA-Zanzibar) to build confidence to importers and exporters.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas generales en materia de derechos y cargas</t>
   </si>
   <si>
     <t>22 febrero 2030</t>
   </si>
   <si>
     <t>There is a need for support to:
 •	Conduct studies fees and charges including their numbers and diversity;
 •	Establish mechanism for periodic review of fees and charges; and
 •	Timely publish the information on fees and charges.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplinas específicas en materia de derechos y cargas</t>
   </si>
   <si>
     <t>There is a need for support to:
 •	Conduct studies for customs processing fees and charges and advice accordingly</t>
   </si>
   <si>
     <t>Diagnóstico y evaluación de necesidades</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>30 junio 2028</t>
   </si>
   <si>
     <t>There is a need for support to:
 •	Strengthen the system on sampling procedures and sampling management;
 •	Establish interconnectivity between the scanner and customs system (TANCIS); 
 •	Secure scanners and other modern technology to equip those borders with no such facilities; and
 •	Build capacity to the TRA staff and Border Agencies.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
     <t>TMA, COMESA</t>
   </si>
   <si>
     <t>There is a need for a support to:
 •	Create a country wide sensitization and awareness to exporters, importers, Clearing and Forwarding Agencies (CFAs), transporters on the Authorized Economic Operators (AEO) program and criteria there-off;
 •	Select basing on specified criteria, operators who qualify for AEOs and continuously build their capacity; and
 •	Develop a national framework or mechanism for coordinating and cooperating between customs and border agencies in relation to AEOs.</t>
   </si>
   <si>
     <t>Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t>30 junio 2035</t>
   </si>
   <si>
     <t>There is a need for support to:
 •	Develop infrastructure (e.g. cold room, safety cages for animals) for fast-tracking clearance and handling of perishable goods at the main entry/exit points</t>
   </si>
   <si>
     <t>Infraestructura y equipo</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t>There is a need for support to:
 •	Establish shared facilities for the remaining border posts (Horohoro, Mtambaswala, Ileje, Kabwe, Kasesya, Kasumulu and Lunga lunga) as well as harmonizing procedures and formalities;
 •	Create sustainability of existing OSBPs; strengthening the instructional Framework, Capacity building, maintenance and management of OSBPs Standards;
 •	Support the soft infrastructure at Horohoro-Lungangunga, Sirari-Isebania; and
 Establish and operationalize one Stop Border Post Control with Mozambique (MTAMBASWALA-NENGOMANO) and with Malawi (‘Kasumulo-Songwe); Manyovu-Mugina; OSBP /Tanzania/Burundi and others with potential growth of trade.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>Need financial support to:
 •	Conduct studies and consultative meetings on formalities and documentation requirements; and
 •	Perform periodic review/analysis of formalities and documentation requirements with a view to simplification and reducing their numbers.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>30 diciembre 2028</t>
   </si>
   <si>
     <t>AfDB</t>
   </si>
   <si>
     <t>There is a need for a support to:
 •	Acquire and put in place adequate facilities for single window;
 •	Upgrading ICT system for Other Government Departments to enable system integration with single window;
 •	Create awareness program, Change Management and training to users; and
 •	Develop mechanism for information sharing among border agencies.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Procedimientos en frontera comunes</t>
   </si>
   <si>
     <t>There is a need for support to:
 •	Undertake study with a view to Harmonizing documentation requirements and procedures; and
 •	Build capacity and upgrading infrastructure at border posts.</t>
   </si>
   <si>
     <t>Infraestructura y equipo, Diagnóstico y evaluación de necesidades</t>
-  </si>
-[...1 lines deleted...]
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>
   <si>
     <t>22 febrero 2024</t>
   </si>
   <si>
     <t>There is a need for support to:
 •	The expansion of the port (lanes, berth, off-loading and loading cranes for transit goods;
 •	Improve infrastructure along the transit routes; and
 •	Strengthen cargo tracking system and banal system to secure transit.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Cooperación aduanera</t>
   </si>
   <si>
     <t>There is a need for support to:
 •	Undertake awareness creation and capacity building for Customs Officials on issues of cooperation with other customs authorities.</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación, Sensibilización</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -717,501 +678,501 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.2</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
+        <v>20</v>
+      </c>
+      <c r="I3" t="s">
         <v>21</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>24</v>
+      <c r="B4">
+        <v>1.3</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>2.2</v>
       </c>
       <c r="B5">
         <v>2.2</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.3</v>
       </c>
-      <c r="B6" t="s">
-        <v>31</v>
+      <c r="B6">
+        <v>5.3</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>6.1</v>
       </c>
-      <c r="B7" t="s">
-        <v>35</v>
+      <c r="B7">
+        <v>6.1</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.2</v>
       </c>
-      <c r="B8" t="s">
-        <v>40</v>
+      <c r="B8">
+        <v>6.2</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>44</v>
+      <c r="B9">
+        <v>7.4</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.7</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>7.7</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H10" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.9</v>
       </c>
-      <c r="B11" t="s">
-        <v>54</v>
+      <c r="B11">
+        <v>7.9</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="J11" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
-      <c r="B12" t="s">
-        <v>59</v>
+      <c r="B12">
+        <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="J12" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.1</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="J13" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.4</v>
       </c>
-      <c r="B14" t="s">
-        <v>67</v>
+      <c r="B14">
+        <v>10.4</v>
       </c>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H14" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="I14" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="J14" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.7</v>
       </c>
-      <c r="B15" t="s">
-        <v>73</v>
+      <c r="B15">
+        <v>10.7</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="J15" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>11</v>
       </c>
-      <c r="B16" t="s">
-        <v>77</v>
+      <c r="B16">
+        <v>11</v>
       </c>
       <c r="C16" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="D16" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="E16" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="J16" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>12</v>
       </c>
-      <c r="B17" t="s">
-        <v>82</v>
+      <c r="B17">
+        <v>12</v>
       </c>
       <c r="C17" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="J17" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">