--- v2 (2026-06-30)
+++ v3 (2026-08-31)
@@ -75,51 +75,51 @@
     <t>22 febrero 2025</t>
   </si>
   <si>
     <t>30 junio 2030</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>There is a need for support:
 •	To designate and empower an institution to periodically collect, analyse, publish and make trade information publicly available.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Procedimientos institucionales</t>
   </si>
   <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>22 febrero 2026</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
-    <t>ITC, UNCTAD</t>
+    <t>CCI, CNUCED</t>
   </si>
   <si>
     <t>There is a need for support to:
 •	Ensure sustainability of Trade Information Module/Portal;
 •	Continuously collect information and update the portal;
 •	Build capacity to Portal Management Team; and
 •	Create awareness on the use of Portal.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t>There is a need for support to:
 •	Establish and/or strengthen the existing enquiry points; and
 •	Train and build capacity for the staff at the enquiry points to reply enquiries.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Consultas</t>
   </si>
@@ -224,51 +224,51 @@
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales</t>
   </si>
   <si>
     <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>Need financial support to:
 •	Conduct studies and consultative meetings on formalities and documentation requirements; and
 •	Perform periodic review/analysis of formalities and documentation requirements with a view to simplification and reducing their numbers.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>30 diciembre 2028</t>
   </si>
   <si>
-    <t>AfDB</t>
+    <t>BAfD</t>
   </si>
   <si>
     <t>There is a need for a support to:
 •	Acquire and put in place adequate facilities for single window;
 •	Upgrading ICT system for Other Government Departments to enable system integration with single window;
 •	Create awareness program, Change Management and training to users; and
 •	Develop mechanism for information sharing among border agencies.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
     <t>Procedimientos en frontera comunes</t>
   </si>
   <si>
     <t>There is a need for support to:
 •	Undertake study with a view to Harmonizing documentation requirements and procedures; and
 •	Build capacity and upgrading infrastructure at border posts.</t>
   </si>
   <si>
     <t>Infraestructura y equipo, Diagnóstico y evaluación de necesidades</t>
   </si>
   <si>
     <t>Tránsito</t>
   </si>