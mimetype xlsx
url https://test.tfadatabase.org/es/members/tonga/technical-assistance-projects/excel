--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,289 +12,256 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>22 febrero 2019</t>
   </si>
   <si>
     <t>31 diciembre 2029</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
     <t>Australia, Nueva Zelandia</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo para reagrupar toda la información en un portal dedicado al comercio a fin de
 asegurar el cumplimiento de los párrafos 2.1 y 2.3 del artículo 1. </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC)</t>
-  </si>
-[...1 lines deleted...]
-    <t>2.1.1, 2.1.2, 2.1.3</t>
   </si>
   <si>
     <t>Observaciones e información antes de la entrada en vigor</t>
   </si>
   <si>
     <t>22 febrero 2020</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo para la creación de un mecanismo de consulta y el establecimiento de una base
 jurídica, por ejemplo una legislación.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Resoluciones anticipadas</t>
   </si>
   <si>
     <t xml:space="preserve">El Servicio de Aduanas necesita que se establezca el marco jurídico y que se fortalezca la capacidad de los funcionarios. </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>22 febrero 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Les douanes ont délibéré et ont validé la catégorie C car aucune procédure n'est prévue
 pour cette exigence. </t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>22 febrero 2018</t>
   </si>
   <si>
-    <t>No</t>
-[...8 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
+    <t>Australia, Nueva Zelandia, OMA</t>
+  </si>
+  <si>
+    <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>OMA</t>
   </si>
   <si>
     <t xml:space="preserve">Se precisará asistencia técnica para la elaboración de procesos y procedimientos que incorporen los siguientes elementos en todos los aspectos de la gestión de riesgos:
 o Elaboración de una política y un proceso de despacho de los cargamentos que incluyan un marco basado en los riesgos y la auditoria posterior al despacho de
 aduana, utilizando como guía el Convenio de Kyoto
 o Establecimiento de un mandado para el comité de gestión de riesgos
 o Elaboración de descripciones de puestos para los funcionarios encargados de la gestión de riesgos y establecimiento de una unidad de gestión de riesgos
 o Capacitación de los funcionarios de aduanas y cuarentena en materia de análisis de los datos sobre transacciones disponibles en el sistema de gestión aduanera
 (CMS) y de identificación de criterios aplicables a los cargamentos de alto riesgo
 o Elaboración de perfiles de riesgo utilizando los datos sobre transacciones disponibles en el CMS
 o Capacitación de los funcionarios de aduanas y cuarentena en materia de aplicación de un enfoque basado en los riesgos al despacho de los cargamentos
 Se precisará asistencia técnica para la elaboración de procesos y procedimientos que incorporen los siguientes elementos en todos los aspectos de la auditoría posterior al
 despacho de aduana:
 o Elaboración de descripciones de puestos para los funcionarios encargados de la auditoria posterior al despacho de aduana y fortalecimiento de la unidad
 correspondiente
 o Capacitación de los funcionarios de aduanas y cuarentena en materia de análisis de los datos sobre transacciones disponibles en el CMS y de selección de
 entradas/empresas para auditorías documentales y auditorías in situ
 o Capacitación de los funcionarios de aduanas y cuarentena en materia de auditoria posterior al despacho de aduana
 o Elaboración y aplicación de un programa de sensibilización para educar a la comunidad comercial sobre el papel de la auditoria posterior al despacho de aduana y las
 prescripciones legislativas conexas
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Procedimientos institucionales, Recursos humanos y capacitación, Sensibilización</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
-    <t>OMA, WB</t>
+    <t>OMA, Banco Mundial</t>
   </si>
   <si>
     <t>Asistencia técnica al Servicio de Aduanas a fin de crear la capacidad necesaria para la
 realización de estudios periódicos sobre el tiempo necesario para el levante.</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Operadores autorizados</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banco Mundial</t>
   </si>
   <si>
     <t xml:space="preserve">Se precisará asistencia técnica para la elaboración de procesos y procedimientos que incorporen los siguientes elementos en todos los aspectos de la gestión de riesgos:
 o Elaboración de una política y un proceso de despacho de los cargamentos que incluyan un marco basado en los riesgos y la auditoria posterior al despacho de
 aduana, utilizando como guía el Convenio de Kyoto
 o Establecimiento de un mandado para el comité de gestión de riesgos
 o Elaboración de descripciones de puestos para los funcionarios encargados de la gestión de riesgos y establecimiento de una unidad de gestión de riesgos
 o Capacitación de los funcionarios de aduanas y cuarentena en materia de análisis de los datos sobre transacciones disponibles en el sistema de gestión aduanera
 (CMS) y de identificación de criterios aplicables a los cargamentos de alto riesgo
 o Elaboración de perfiles de riesgo utilizando los datos sobre transacciones disponibles en el CMS
 o Capacitación de los funcionarios de aduanas y cuarentena en materia de aplicación de un enfoque basado en los riesgos al despacho de los cargamentos
 Se precisará asistencia técnica para la elaboración de procesos y procedimientos que incorporen los siguientes elementos en todos los aspectos de la auditoría posterior al
 despacho de aduana:
 o Elaboración de descripciones de puestos para los funcionarios encargados de la auditoria posterior al despacho de aduana y fortalecimiento de la unidad
 correspondiente
 o Capacitación de los funcionarios de aduanas y cuarentena en materia de análisis de los datos sobre transacciones disponibles en el CMS y de selección de
 entradas/empresas para auditorías documentales y auditorías in situ
 o Capacitación de los funcionarios de aduanas y cuarentena en materia de auditoria posterior al despacho de aduana
 o Elaboración y aplicación de un programa de sensibilización para educar a la comunidad comercial sobre el papel de la auditoria posterior al despacho de aduana y las
 prescripciones legislativas conexas
 </t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalidades</t>
   </si>
   <si>
     <t>Apoyo para la elaboración de un marco legislativo y de política.</t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.2.1, 10.2.2, 10.2.3</t>
   </si>
   <si>
     <t>Aceptación de copias</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo para la elaboración de un marco legislativo y de política.
 </t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilización de las normas internacionales</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo para elaborar una política o un procedimiento sobre el examen de las normas
 internacionales pertinentes y para que Tonga pueda aplicar la recomendación de la OMA de
 cumplir el Convenio de Kyoto revisado. </t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t xml:space="preserve">Apoyo para la realización de un estudio de viabilidad de un sistema de ventanilla única y,
 en función de los resultados, apoyo ulterior para su aplicación, si fuera viable. </t>
   </si>
   <si>
     <t>Diagnóstico y evaluación de necesidades</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -652,445 +619,445 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>2.1</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>2.1</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
         <v>21</v>
       </c>
-      <c r="F3" t="s">
-[...5 lines deleted...]
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>3</v>
       </c>
-      <c r="B4" t="s">
-        <v>24</v>
+      <c r="B4">
+        <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>5.3</v>
+      </c>
+      <c r="C5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" t="s">
         <v>28</v>
       </c>
-      <c r="C5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>7.4</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" t="s">
         <v>32</v>
-      </c>
-[...19 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.5</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>7.5</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.6</v>
       </c>
-      <c r="B8" t="s">
-        <v>43</v>
+      <c r="B8">
+        <v>7.6</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="J8" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.7</v>
       </c>
-      <c r="B9" t="s">
-        <v>48</v>
+      <c r="B9">
+        <v>7.7</v>
       </c>
       <c r="C9" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="I9" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="J9" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>8</v>
       </c>
-      <c r="B10" t="s">
-        <v>52</v>
+      <c r="B10">
+        <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
         <v>34</v>
       </c>
-      <c r="E10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J10" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.1</v>
       </c>
       <c r="B11" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" t="s">
         <v>20</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
       <c r="I11" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="J11" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.2</v>
       </c>
-      <c r="B12" t="s">
-        <v>58</v>
+      <c r="B12">
+        <v>10.2</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="J12" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.3</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="I13" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="J13" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.4</v>
       </c>
-      <c r="B14" t="s">
-        <v>64</v>
+      <c r="B14">
+        <v>10.4</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="J14" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">