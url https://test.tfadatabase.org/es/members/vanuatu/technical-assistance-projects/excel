--- v2 (2026-08-31)
+++ v3 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -155,51 +155,51 @@
     <t>Recursos humanos/formación: es necesario reforzar la capacidad para comprender cómo se utilizan las normas internacionales.</t>
   </si>
   <si>
     <t>Recursos humanos y capacitación</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>Banco Mundial, CNUCED</t>
   </si>
   <si>
     <t>Marco normativo/jurídico: todos los mandatos políticos y las prescripciones jurídicas relativas al sistema de ventanilla única electrónica de Vanuatu se han determinado en las fases precedente y actual del proyecto.
 Procedimientos: aplicación de las recomendaciones contenidas en el informe de inspección. Es necesario preparar documentación detallada durante la segunda fase del proyecto.
 Recursos humanos/formación: se deberían seguir impartiendo cursos de capacitación destinados a los organismos que intervienen en la frontera, a los funcionarios de aduanas y a los usuarios profesionales.
 Tecnologías de la información y la comunicación (TIC): se necesitan fondos para financiar, durante la segunda fase del proyecto, la elaboración de las prescripciones y los módulos identificados.
 Infraestructura/equipo: el sistema de ventanilla única electrónica de Vanuatu forma parte de la infraestructura de las TIC de última generación del Gobierno. Se necesitarán fondos únicamente para inyectar recursos adicionales, dado que la base ya está cubierta.</t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -493,51 +493,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -733,59 +733,50 @@
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
       <c r="I7" t="s">
         <v>39</v>
       </c>
       <c r="J7" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>