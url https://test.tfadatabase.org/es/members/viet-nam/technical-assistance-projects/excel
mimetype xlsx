--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,182 +12,164 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
     <t>31 diciembre 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo para establecer el Portal de Información Comercial de Viet Nam.
 •	Información complementaria para el Portal de Información Comercial de Viet Nam y traducción de la información al inglés.
 •	Apoyo internacional para elaborar procedimientos, procesos y otras aportaciones necesarias para el Portal.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t>31 diciembre 2024</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo en forma de intercambio de experiencias sobre métodos y procedimientos de prueba.
 •	Formación por parte de expertos de países desarrollados.
 •	Llamamiento a asociaciones público-privadas para establecer laboratorios de pruebas acreditados.
 •	Apoyo para revisar la capacidad y la aplicación de las normas y los reglamentos técnicos de los laboratorios.
 •	Apoyo y mantenimiento del sistema que publica la lista de laboratorios acreditados para realizar la primera y la segunda prueba.
 •	Mejora de la capacidad del personal que gestiona los laboratorios. Revisión y elaboración de un conjunto de criterios para determinar qué laboratorios cumplen las condiciones para su acreditación.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t xml:space="preserve">•	Apoyo en forma de intercambio de experiencias para elaborar y aplicar una política de gestión de riesgo.
 •	Apoyo para establecer un sistema informático centralizado para proporcionar e intercambiar información entre autoridades aduaneras y asociados.
 •	Intercambio de la normativa de otros países sobre cooperación en materia de provisión e intercambio de información.
 •	Organización de un taller de intercambio de experiencias sobre provisión e intercambio de información intra e interinstitucional.
 •	Provisión e intercambio de materiales sobre un marco de gestión del riesgo en países donde se haya aplicado satisfactoriamente.
 •	Organización de talleres sobre:
 -	intercambio de experiencias internacionales sobre la elaboración de un marco de gestión del riesgo;
 -	preparación de una propuesta sobre la elaboración de un marco de gestión del riesgo en aduanas;
 -	intercambio de experiencias sobre la aplicación eficaz de un marco de gestión del riesgo.
 •	Organización de talleres sobre intercambio de experiencias internacionales; organización de cursos de formación y de creación de capacidad en materia de:
 -	recopilación y procesamiento de información;
 -	gestión del riesgo de pasajeros en rutas de entrada y salida por mar y aire;
 -	gestión del riesgo de vehículos marítimos y aéreos;
 -	gestión del riesgo de mercancías transportadas por servicios de mensajería urgente;
 -	gestión del riesgo de empresas de agentes de aduanas;
 -	gestión del riesgo de productos elaborados para la exportación.
 •	Organización de viajes al extranjero para obtener experiencia en los siguientes ámbitos:
 -	recopilación y procesamiento de información;
 -	gestión del riesgo de pasajeros en rutas de entrada y salida por mar y aire;
 -	gestión del riesgo de vehículos marítimos y aéreos;
 -	gestión del riesgo de mercancías transportadas por servicios de mensajería urgente.
 •	Instalaciones y equipo, programas informáticos y expertos.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t xml:space="preserve">•	Dotación de la infraestructura y las instalaciones necesarias para que las autoridades aduaneras colaboren en aras de una plataforma común de Internet.
 •	Creación de capacidad para que los funcionarios ejerzan su deber más eficazmente en las fronteras.
 </t>
   </si>
   <si>
     <t>Infraestructura y equipo, Procedimientos institucionales, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>31 diciembre 2020</t>
   </si>
   <si>
     <t xml:space="preserve">•	Expertos con experiencia internacional para impartir cursos de formación; fondos para cursos de formación.
 •	Dotación de fondos y asistencia técnica y tecnológica.
 •	Cursos de formación sobre la aplicación y el funcionamiento del sistema de ventanilla única a las partes interesadas.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -550,189 +532,189 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
-      <c r="B4" t="s">
-        <v>24</v>
+      <c r="B4">
+        <v>7.4</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>8</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>8</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>10.4</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>10.4</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">