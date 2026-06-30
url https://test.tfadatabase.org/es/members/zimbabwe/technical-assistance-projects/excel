--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,245 +12,215 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Medida</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha indicativa de aplicación </t>
   </si>
   <si>
     <t>Fecha definitiva de aplicación</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Información disponible por medio de Internet</t>
   </si>
   <si>
     <t>31 diciembre 2023</t>
   </si>
   <si>
     <t>31 diciembre 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sí</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t xml:space="preserve">•	Formación del personal para preparar guías prácticas sobre los procedimientos de importación, exportación y tránsito y mantenerlas actualizadas.
 •	Asistencia técnica para modernizar el Portal Nacional de Comercio y los portales de los distintos organismos.
 •	Formación del personal para mantener y actualizar constantemente los sitios web de los distintos organismos.
 •	Asistencia financiera para modernizar el Portal Nacional de Comercio y los portales de los distintos organismos.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Recursos humanos y capacitación</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Servicios de información</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica para redactar los procedimientos operativos normalizados que regirán los servicios de información y su coordinación.
 •	Formación de todos los coordinadores sobre el ejercicio de las funciones de los servicios de información.
 •	Inversión en la infraestructura de hardware y software necesaria.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procedimientos de prueba</t>
   </si>
   <si>
     <t>31 diciembre 2026</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia técnica para examinar el marco legislativo y el procedimiento de recurso a segundas pruebas.
 •	Elaboración de un plan de trabajo para la aplicación.
 •	Asistencia financiera y técnica para establecer un laboratorio de aduanas en puestos fronterizos específicamente definidos.
 •	Creación de capacidad en recursos humanos para el personal que maneje el laboratorio de aduanas.
 •	Instalaciones de laboratorio.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Infraestructura y equipo, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestión de riesgo</t>
   </si>
   <si>
     <t>31 diciembre 2021</t>
   </si>
   <si>
     <t xml:space="preserve">•	Creación de capacidad en materia de gestión de riesgo y aplicación del marco y la estrategia de gestión de riesgo en todos los organismos.
 •	Asistencia técnica para mejorar el funcionamiento del sistema de gestión de riesgo actual y extenderlo a otras organizaciones desde el punto de vista de:
 -	la legislación;
 -	los procedimientos operativos normalizados;
 -	el análisis de deficiencias;
 -	la recopilación de información;
 -	el análisis de datos;
 -	la elaboración de perfiles de riesgo;
 -	la adopción de un enfoque coordinado de gestión de riesgo en todos los organismos gubernamentales que regulen la importación, la exportación y el tránsito de mercancías.
 •	Asistencia financiera para adquirir:
 -	sistemas y equipos para la gestión de riesgo;
 -	herramientas analíticas para el análisis de datos;
 -	fondos para el proceso de establecimiento de referencias;
 -	fondos para el módulo sobre infracciones.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Infraestructura y equipo, Diagnóstico y evaluación de necesidades, Procedimientos institucionales</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Auditoría posterior al despacho de aduana</t>
   </si>
   <si>
     <t>31 diciembre 2027</t>
   </si>
   <si>
     <t xml:space="preserve">•	Formación para la adquisición de competencias y técnicas en materia de auditoría.
 •	Formación para seleccionar los casos en los que realizar una auditoría posterior al despacho de aduana.
 •	Formación sobre los sistemas de contabilidad y otros sistemas informáticos utilizados en la importación y exportación de mercancías.
 •	Asistencia financiera para adquirir ordenadores.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Infraestructura y equipo, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Plazos medios de levante</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia para elaborar la legislación relativa al estudio sobre el tiempo necesario para el levante.
 •	Creación de capacidad para que los funcionarios realicen y evalúen el estudio sobre el tiempo necesario para el levante.
 •	Formación amplia sobre las técnicas y herramientas para realizar el estudio sobre el tiempo necesario para el levante.
 •	Asistencia técnica para la publicación de los resultados del estudio sobre el tiempo necesario para el levante.
 •	Financiación y asistencia para llevar a cabo el estudio inicial sobre el tiempo necesario para el levante.
 </t>
   </si>
   <si>
     <t>Tecnologías de la información y las comunicaciones (TIC), Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Mercancías perecederas</t>
   </si>
   <si>
     <t>31 diciembre 2028</t>
   </si>
   <si>
     <t xml:space="preserve">•	Instalaciones de almacenamiento y de examen físico adecuadas.
 •	Asistencia para elaborar los procedimientos operativos normalizados.
 •	Elaboración de legislación, procedimientos y directrices (con la participación de todos los interesados pertinentes).
 •	Disponibilidad de instalaciones de almacenamiento e incineración adecuadas.
 •	Creación de capacidad en recursos humanos sobre los cambios legislativos y de procedimiento propuestos.
 •	Cámaras frigoríficas en depósitos estatales para almacenar adecuadamente los productos perecederos.
 •	Instalaciones de destrucción, como incineradoras.
 </t>
   </si>
   <si>
-    <t>8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperación entre los organismos que intervienen en la frontera</t>
   </si>
   <si>
     <t xml:space="preserve">•	Asistencia para elaborar un marco jurídico con miras a la coordinación de los organismos que intervienen en la frontera.
 •	Creación de capacidad sobre los principios de gestión coordinada de fronteras y la cooperación entre los organismos que intervienen en la frontera.
 •	Creación de capacidad en recursos humanos sobre la gestión coordinada de fronteras.
 </t>
   </si>
   <si>
     <t>Marco legislativo y reglamentario, Recursos humanos y capacitación</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Ventanilla única</t>
   </si>
   <si>
     <t>31 diciembre 2029</t>
   </si>
   <si>
     <t xml:space="preserve">•	Creación de capacidad sobre el concepto de ventanilla única.
 •	Establecimiento del marco jurídico aplicable a la ventanilla única.
 •	Elaboración de un programa para la aplicación y un diagrama de Gantt.
 •	Creación de capacidad para el personal informático sobre la configuración y el mantenimiento de la ventanilla única.
 •	Creación de capacidad para todos los organismos que utilicen la ventanilla única.
 •	Asistencia financiera para adquirir infraestructuras y equipos para poner en marcha la ventanilla única.
 •	Examen de los procesos de despacho para facilitar la aplicación de la ventanilla única.
 •	Servidor que albergará la plataforma de la ventanilla única.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
@@ -615,305 +585,305 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J3" t="s">
         <v>18</v>
-      </c>
-[...19 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J4" t="s">
         <v>22</v>
-      </c>
-[...19 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>7.4</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.5</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>7.5</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.6</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>7.6</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J7" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.9</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>7.9</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="J8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>8</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>8.2</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>10.4</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>10.4</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="J10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">