--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,369 +12,324 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t>22 août 2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique et renforcement des capacités pour l'établissement, la mise en œuvre effective et le maintien du portail de facilitation des échanges.
 •	Formation pour les RH.
 •	Logiciels et infrastructure TIC pour le maintien du portail de facilitation des échanges et l'alignement sur les meilleures pratiques internationales.
 •	Sensibilisation du secteur privé à l'utilisation du portail.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien juridique pour la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc.
 •	Renforcement des capacités du personnel pour la mise en place et le fonctionnement des points d'information.
 •	Assistance technique et renforcement des capacités pour les RH et pour l'établissement et le maintien des points d'information.
 •	Soutien au renforcement du mécanisme institutionnel pour le fonctionnement des points d'information; mandat, procédures, honoraires; poste correspondant aux services du point d'information au sein de l'entité gouvernementale désignée.
 •	Infrastructure et technologie des TIC pour le maintien des points d'information et la création d'une base de données des demandes et des renseignements fournis, etc.
 •	Sensibilisation du secteur privé à la communication avec les points d'information.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
     <t>31 décembre 2019</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien juridique pour la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc.
 •	Renforcement des capacités du personnel pour l'élaboration de procédures et la gestion des notifications et des observations du public sur les lois et règlements proposés.
 •	Assistance technique et renforcement des capacités et formation des RH pour gérer les notifications et les observations du public sur les lois et règlements proposés.
 •	Appui institutionnel pour la création d'un organe permanent efficace, la mobilisation des associations de commerçants, la création d'un mécanisme unique de présentation et de réception des observations et la publication effective des informations, etc.
 •	Sensibilisation du secteur privé au nouvel instrument et aux modalités de présentation des observations.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique et renforcement des capacités et formation des RH pour élaborer une stratégie et des procédures en matière de consultation publique et mener les consultations.
 •	Soutien juridique, y compris pour la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc.
 •	Sensibilisation du secteur privé au mécanisme de consultation.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique et renforcement des capacités pour la mise en œuvre des décisions anticipées.
 •	Soutien juridique pour la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc.
 •	Matériel/technologies nécessaires à la modernisation des laboratoires.
 •	Sensibilisation du secteur privé au mécanisme de consultation.
 </t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien juridique pour la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc.
 •	Assistance technique pour la conception et la mise en place d'un système de notification de contrôles ou d'inspections renforcés.
 •	Renforcement des capacités et formation des RH pour la mise en place d'un système de notification de contrôles ou d'inspections renforcés.
 •	Infrastructure TIC pour la mise en place d'un système de notification automatisé.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien juridique pour la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc.
 •	Kits d'essai et autres équipements/matériel de laboratoire pertinents.
 •	Soutien technique pour l'élaboration de paramètres d'essai et l'accréditation des laboratoires vétérinaires.
 •	Infrastructure TIC, infrastructure des services (création de réseaux, automatisation, Internet à haut débit).
 </t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique, renforcement des capacités et formation des RH concernant le traitement avant arrivée, y compris les changements requis dans la procédure de dédouanement, les modifications apportées au Système SYDONIA et la gestion des risques.
 •	Sensibilisation du secteur privé au mécanisme de traitement avant arrivée.
 •	Soutien juridique pour la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc.
 </t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique pour la conception et la mise en place d'un système de paiement électronique.
 •	Infrastructure et matériel TIC nécessaires au fonctionnement du système.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien juridique pour la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc.
 •	Assistance technique pour la conception et la mise en place d'un système de gestion des risques.
 •	Infrastructure et matériel TIC pour la mise en place d'un système automatisé de gestion des risques.
 •	Renforcement des capacités et formation des RH pour la mise en œuvre du système de gestion des risques.
 </t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien juridique pour la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc.
 •	Assistance technique pour l'intégration du contrôle après dédouanement dans les opérations courantes.
 •	Renforcement des capacités et formation des RH.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>•	Assistance technique et renforcement des capacités et formation des RH à la conception, à la planification et à la mise en œuvre de l'ETNM, s'agissant notamment de concevoir la méthodologie, de la tester et de la pérenniser.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien juridique pour la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc.
 •	Assistance technique et renforcement des capacités, formation des RH sur la conception, la mise en œuvre et l'examen d'un système d'opérateurs agréés, capacités d'audit.
 •	Sensibilisation du secteur privé à l'application du système.
 </t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien juridique pour la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc.
 •	Matériel et installations pour l'inspection des cargaisons exprès.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>31 décembre 2027</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien juridique pour la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc.
 •	Assistance technique pour la mise en place d'arrangements techniques pour l'échange de données et d'informations et pour l'élaboration d'une stratégie/d'un cadre pour la coopération entre les organismes présents aux frontières.
 •	Renforcement des capacités et formation des RH à la coopération entre les organismes présents aux frontières et au partage des meilleures pratiques.
 •	Matériel et installations pour les postes frontière.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.2.1, 10.2.2, 10.2.3</t>
   </si>
   <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien juridique pour la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc.
 •	Assistance technique pour l'élaboration d'un système d'examen périodique des formalités et prescriptions en matière de documents requis.
 •	Infrastructure, technologie et matériel TIC pour les organismes présents aux frontières et les organismes gouvernementaux.
 •	Formation des RH aux avantages de la documentation et des processus et traitement électroniques des copies.
 •	Sensibilisation du secteur privé.
 </t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien juridique pour la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc.
 •	Assistance technique, renforcement des capacités, formation des RH en ce qui concerne les normes internationales pertinentes, les procédures d'essai et les meilleures pratiques internationales.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien juridique pour la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc.
 •	Assistance technique pour l'élaboration d'un système de guichet unique complet et opérationnel.
 •	Infrastructure et équipements TIC pour l'automatisation au sein de chaque organisme.
 •	Infrastructure et équipements TIC pour le guichet unique.
 •	Renforcement des capacités et formation des RH sur l'utilisation et la mise en place du guichet unique.
 •	Sensibilisation et renforcement des capacités du secteur privé pour l'utilisation efficace du guichet unique.
 </t>
   </si>
   <si>
+    <t>11.5, 11.9</t>
+  </si>
+  <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
-    <t>•	Infrastructure matérielle.</t>
-[...5 lines deleted...]
-    <t>12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
+    <t xml:space="preserve">•	Infrastructure matérielle., •	Assistance technique, renforcement des capacités et formation des RH concernant le traitement avant arrivée, y compris les changements requis dans la procédure de dédouanement, les modifications apportées au Système SYDONIA et la gestion des risques.
+•	Sensibilisation du secteur privé au mécanisme de traitement avant arrivée.
+•	Soutien juridique pour la conception et l'élaboration des modifications législatives et des réglementations nécessaires, des procédures opérationnelles normalisées, etc.
+</t>
+  </si>
+  <si>
+    <t>12.2, 12.3, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11, 12.12</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien juridique pour la rédaction des accords.
 •	Assistance technique et renforcement des capacités en ce qui concerne les meilleures pratiques en matière de coopération douanière et de rédaction des accords.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -686,697 +641,668 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J22"/>
+  <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="J3" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>2.1</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>2.1</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" t="s">
         <v>23</v>
-      </c>
-[...19 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>2.2</v>
       </c>
       <c r="B5">
         <v>2.2</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>3</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>3</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>5.1</v>
       </c>
-      <c r="B7" t="s">
-        <v>35</v>
+      <c r="B7">
+        <v>5.1</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>5.3</v>
       </c>
-      <c r="B8" t="s">
-        <v>40</v>
+      <c r="B8">
+        <v>5.3</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="J8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.1</v>
       </c>
-      <c r="B9" t="s">
-        <v>43</v>
+      <c r="B9">
+        <v>7.1</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="J9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.2</v>
       </c>
       <c r="B10">
         <v>7.2</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="J10" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.4</v>
       </c>
-      <c r="B11" t="s">
-        <v>50</v>
+      <c r="B11">
+        <v>7.4</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="J11" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.5</v>
       </c>
-      <c r="B12" t="s">
-        <v>53</v>
+      <c r="B12">
+        <v>7.5</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>13</v>
+      </c>
+      <c r="I12" t="s">
         <v>45</v>
       </c>
-      <c r="E12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J12" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.6</v>
       </c>
-      <c r="B13" t="s">
-        <v>57</v>
+      <c r="B13">
+        <v>7.6</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="J13" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.7</v>
       </c>
-      <c r="B14" t="s">
-        <v>60</v>
+      <c r="B14">
+        <v>7.7</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="J14" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.8</v>
       </c>
-      <c r="B15" t="s">
-        <v>63</v>
+      <c r="B15">
+        <v>7.8</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I15" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="J15" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>8</v>
       </c>
-      <c r="B16" t="s">
-        <v>67</v>
+      <c r="B16">
+        <v>8</v>
       </c>
       <c r="C16" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I16" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="J16" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.2</v>
       </c>
-      <c r="B17" t="s">
-        <v>72</v>
+      <c r="B17">
+        <v>10.2</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="D17" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I17" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="J17" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.3</v>
       </c>
       <c r="B18" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I18" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="J18" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.4</v>
       </c>
-      <c r="B19" t="s">
-        <v>78</v>
+      <c r="B19">
+        <v>10.4</v>
       </c>
       <c r="C19" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I19" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="J19" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>11</v>
       </c>
-      <c r="B20">
-        <v>11.5</v>
+      <c r="B20" t="s">
+        <v>65</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="D20" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="E20" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I20" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="J20" t="s">
-        <v>83</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>11.9</v>
+        <v>12</v>
+      </c>
+      <c r="B21" t="s">
+        <v>68</v>
       </c>
       <c r="C21" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="D21" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="E21" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I21" t="s">
+        <v>70</v>
+      </c>
+      <c r="J21" t="s">
         <v>46</v>
-      </c>
-[...30 lines deleted...]
-        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">