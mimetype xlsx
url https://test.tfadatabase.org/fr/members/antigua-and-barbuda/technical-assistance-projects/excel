--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,330 +12,294 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
-    <t>1 janvier 2035</t>
-[...2 lines deleted...]
-    <t>Oui</t>
+    <t>01 janvier 2035</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">Expertise juridique pour actualiser/élaborer la législation pertinente
 •	Assistance pour l'élaboration d'une politique écrite entre départements ministériels portant réglementation de la publication des renseignements
 •	Assistance technique pour la traduction des renseignements dans les autres langues de l'OMC, ainsi qu'en mandarin, le cas échéant
 •	Formation des ressources humaines dans les ministères et départements compétents, y compris le Ministère de l'information
 •	Mise en place d'une plate forme durable pour répondre aux préoccupations en matière de sécurité
 •	Assistance pour la publication des renseignements en temps utile, afin de faciliter la consultation des décisions concernant la classification ou l'évaluation des produits à des fins douanières, etc.
 •	Assistance pour le réexamen d'accords ou de parties d'accords conclus avec un ou plusieurs pays concernant l'importation, l'exportation ou le transit
 •	Élaboration de procédures administratives relatives à l'imposition de contingents tarifaires devant être facilement accessibles
 •	Élaboration d'une approche stratégique de la publication de renseignements liés au commerce, afin de permettre un accès facile et fiable – Législations (droits de douane, redevances, procédures d'importation et d'exportation)
 •	Adoption d'une approche coordonnée en vue de la diffusion de renseignements en temps voulu entre organismes compétents
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>31 décembre 2030</t>
   </si>
   <si>
     <t>•	Expertise juridique pour l'élaboration de législations
 •	Élaboration d'une stratégie globale en matière de technologies de l'information (TI)
 •	Assistance technique en matière d'installation du matériel et des logiciels des TIC
 •	Nécessité de former du personnel et de renforcer les ressources humaines pour s'occuper de la question du suivi de la législation en ligne
 •	Assistance pour la création/mise à jour d'un système de gestion des renseignements
 •	Mise en œuvre d'une politique et de lignes directrices en matière de publication en ligne
 •	Assistance pour le renforcement de la sécurité et de la protection des noms de domaine
 •	Élaboration d'un mécanisme permettant de définir le financement nécessaire à la poursuite de l'hébergement du site Web</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>•	Établissement d'un point d'information central
 •	Désignation de départements auxiliaires en tant que représentants dans certains domaines, tels que les suivants: Ministère des affaires étrangères, Bureau des normes, Ministère du commerce, Ministère de l'agriculture, Service de protection phytosanitaire, Ministère de la santé
 •	Mise en place d'un réseau durable de collecte et de diffusion des renseignements
 •	Élaboration d'une approche coordonnée pour traiter les demandes en temps opportun
 •	Formation des ressources humaines en matière de surveillance des renseignements et de leur diffusion à d'autres organismes publics
 •	Assistance financière et conseils techniques pour certains organismes et départements publics dont les ressources financières et humaines sont limitées</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
-    <t>1 janvier 2030</t>
+    <t>01 janvier 2030</t>
   </si>
   <si>
     <t>•	Élaboration de la documentation juridique et administrative pertinente sur la politique relative aux consultations et aux procédures
 •	Assistance à la mise en place d'un mécanisme formalisé pour faciliter les consultations sur une base régulière, ce qui implique:
 1.	d'inviter le secteur privé à prendre part au NTFC;
 2.	de réaliser des enquêtes pour recueillir des renseignements sur les procédures liées au commerce et de partager les conclusions avec le public et dans le cadre de consultations; et
 3.	de collaborer avec les techniciens et les juristes des différents ministères.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
-    <t>1 janvier 2038</t>
+    <t>01 janvier 2038</t>
   </si>
   <si>
     <t>•	Assistance pour l'élaboration des lois et procédures administratives pertinentes
 •	Établissement d'un processus pour faciliter la mise à jour continue du contenu
 •	Assistance technique pour procéder à des mises à jour régulières en matière de classement tarifaire et d'évaluation
 •	Fourniture d'un soutien technique dans le domaine des TIC pour faire en sorte que les publications soient toujours facilement accessibles
 •	Formation du personnel en charge de cette mission
 •	Établissement d'une procédure pour la présentation et le traitement des demandes</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
-    <t>1 janvier 2034</t>
+    <t>01 janvier 2034</t>
   </si>
   <si>
     <t>•	Élaboration de la législation requise
 •	Examen des procédures administratives
 •	Élaboration d'un projet de procédure juridique ou administrative pour le deuxième essai
 •	Mise en place d'un programme d'accréditation des laboratoires (ressources humaines et financières)
 •	Établissement d'une liste des laboratoires agréés
 •	Formation des ressources humaines pour renforcer les capacités techniques
 •	Assistance financière en vue de l'allocation des ressources financières nécessaires au développement de l'infrastructure et de l'équipement des installations d'essai
 •	Procédure de détermination des coûts associés aux services fournis</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t>31 décembre 2031</t>
   </si>
   <si>
     <t>•	Assistance technique pour la mise à jour de la législation
 •	Orientations politiques pour l'analyse des redevances existantes et des raisons de leur ajustement
 •	Assistance pour l'élaboration de lignes directrices relatives à la perception des droits
 •	Catégorisation des services pour lesquels des redevances sont perçues
 •	Procédure de détermination des coûts associés à chacun des services fournis
 •	Mise à jour régulière des renseignements</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
     <t xml:space="preserve">•	Mécanisme de mise à jour fiable pour l'analyse des redevances existantes et des raisons de leur ajustement
 •	Élaboration de lignes directrices pour la perception des droits
 •	Catégorisation des services pour lesquels des redevances sont perçues
 •	Détermination du coût de chacun des services fournis
 •	Mise à jour régulière des renseignements
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique pour la mise en place d'un cadre propre à encourager la collaboration entre organismes/acteurs compétents, tels que le Bureau des normes, les services de protection phytosanitaire, le Ministère de la santé, les services douaniers et les courtiers en douane
 •	Assistance technique pour le développement d'un cadre des TIC durable, comme un portail
 •	Formation des ressources humaines en vue de l'amélioration des opérations douanières
 •	Assistance pour la formation et la sensibilisation des courtiers en douane
 •	Assistance technique nécessaire pour la modernisation des infrastructures et des équipements aux frontières
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique pour la mesure du temps moyen nécessaire à la mainlevée et l'accès à ces données
 •	Formation des ressources humaines pour améliorer la capacité des organismes présents aux frontières à remplir leurs fonctions
 •	Assistance pour la formation et la sensibilisation des courtiers en douane
 •	Établissement d'un lien vers le portail d'ASYCUDA WORLD (plusieurs agences étant impliquées, la vérification doit se faire auprès de toutes)
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>•	Expertise juridique pour actualiser/élaborer la législation pertinente
 •	Assistance nécessaire pour la tenue de registres fiables et la disponibilité rapide des renseignements
 •	Mise en place d'un système pour encourager la coordination entre les parties prenantes
 •	Création d'un guichet unique pour la déclaration de toutes les importations et exportations effectuées au cours d'une période donnée, pour encourager la réduction du nombre d'inspections matérielles et d'examens
 •	Parachèvement d'un cadre réglementaire pour les opérateurs agréés
 •	Mise en place d'un mécanisme d'entrepôts particuliers sécurisés
 •	Élaboration de critères qui seraient spécifiques aux négociants dignes de confiance
 •	Formation des ressources humaines pour améliorer les opérations douanières</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>•	Assistance pour l'élaboration d'une législation harmonisée
 •	Mise en place d'une coordination entre les organismes présents aux frontières
 •	Assistance technique en matière de renforcement des capacités et de formation des ressources humaines
 •	Définition et maintien d'un cadre propice à la confidentialité
 •	Développement et mise à jour de systèmes informatiques
 •	Fourniture d'un soutien technique dans le domaine des TIC pour assurer l'intégration des réseaux informatiques
 •	Assistance financière pour le soutien de l'infrastructure</t>
   </si>
   <si>
     <t>10.8.1</t>
   </si>
   <si>
     <t>Marchandises refusées</t>
   </si>
   <si>
-    <t>1 janvier 2036</t>
+    <t>01 janvier 2036</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique en vue de l'élaboration d'un cadre juridique et réglementaire pour le traitement des marchandises refusées
 •	Formation en vue du renforcement des capacités techniques des ressources humaines affectées à cette tâche
 •	Assistance pour la mise en place d'un régime douanier approprié, afin de renforcer les capacités de mise en œuvre de cette mesure
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique pour l'élaboration des politiques juridiques et réglementaires nécessaires à la coopération des autorités douanières dans la région (nécessité d'harmoniser les législations)
 •	Assistance pour l'élaboration d'un accord physique portant création d'un système officiel, impliquant plusieurs organismes présents aux frontières
 •	Formation des ressources humaines pour favoriser la coordination aux frontières
 •	Assistance pour la mise en place d'un régime douanier approprié
 •	Fourniture d'un soutien technique dans le domaine des TIC pour assurer l'intégration des réseaux informatiques
 •	Cette mesure est actuellement mise en œuvre dans le cadre du processus d'adhésion à l'OMD
 •	Assistance financière pour soutenir les infrastructures et l'interconnectivité
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -712,434 +676,434 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.2</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="J3" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>23</v>
+      <c r="B4">
+        <v>1.3</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>2.2</v>
       </c>
       <c r="B5">
         <v>2.2</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>3</v>
       </c>
-      <c r="B6" t="s">
-        <v>31</v>
+      <c r="B6">
+        <v>3</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>5.3</v>
       </c>
-      <c r="B7" t="s">
-        <v>35</v>
+      <c r="B7">
+        <v>5.3</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.1</v>
       </c>
-      <c r="B8" t="s">
-        <v>40</v>
+      <c r="B8">
+        <v>6.1</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.2</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>6.2</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.4</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>7.4</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.6</v>
       </c>
-      <c r="B11" t="s">
-        <v>53</v>
+      <c r="B11">
+        <v>7.6</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="J11" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.7</v>
       </c>
-      <c r="B12" t="s">
-        <v>57</v>
+      <c r="B12">
+        <v>7.7</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="J12" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>60</v>
+      <c r="B13">
+        <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="J13" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.8</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="J14" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>12</v>
       </c>
-      <c r="B15" t="s">
-        <v>68</v>
+      <c r="B15">
+        <v>12</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="J15" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">