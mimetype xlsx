--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,131 +12,130 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t>22 août 2020</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Assistance nécessaire:
 •	Renforcement des capacités
 •	Formation du personnel des douanes arméniennes
 •	Changements dans la législation
 Mission d'experts techniques pour effectuer une analyse des lacunes au niveau de la mise en œuvre des normes internationales et nous présenter de nouveaux plans d'action, nous informer sur les coûts financiers à atteindre et nous fournir si besoin une assistance pour trouver des donateurs.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance nécessaire:
 •	Renforcement des capacités
 •	Formation du personnel des douanes arméniennes
 •	Changements dans la législation
 Mission d'experts techniques pour effectuer une analyse des lacunes au niveau de la mise en œuvre des normes internationales et nous présenter de nouveaux plans d'action, nous informer sur les coûts financiers à atteindre et nous fournir si besoin une assistance pour trouver des donateurs.
 </t>
   </si>
   <si>
-    <t>11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10</t>
+    <t>11.5, 11.6, 11.7, 11.8, 11.9, 11.10</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t xml:space="preserve">Assistance nécessaire:
+•	Renforcement des capacités
+•	Formation du personnel des douanes arméniennes
+•	Changements dans la législation
+Mission d'experts techniques pour effectuer une analyse des lacunes au niveau de la mise en œuvre des normes internationales et nous présenter de nouveaux plans d'action, nous informer sur les coûts financiers à atteindre et nous fournir si besoin une assistance pour trouver des donateurs.
+, Assistance nécessaire:
 •	Renforcement des capacités
 •	Formation du personnel des douanes arméniennes
 •	Changements dans la législation
 Mission d'experts techniques pour effectuer une analyse des lacunes au niveau de la mise en œuvre des normes internationales et nous présenter de nouveaux plans d'action, nous informer sur les coûts financiers à atteindre et nous fournir si besoin une assistance pour trouver des donateurs.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -505,115 +504,115 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>10.3</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>10.4</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>10.4</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>11</v>
       </c>
       <c r="B4" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="J4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">