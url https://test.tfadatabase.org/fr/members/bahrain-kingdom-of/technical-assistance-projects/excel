--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -53,61 +53,61 @@
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>28 février 2019</t>
   </si>
   <si>
     <t>28 février 2020</t>
   </si>
   <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>Oui</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique et soutien pour la modification/l'adaptation du cadre juridique en vue de l'introduction et de la définition de procédures pour les consultations.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>28 février 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance et soutien pour la formation et le renforcement des capacités en vue de l'élaboration de décisions anticipées conformément aux dispositions de l'AFE.
 </t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -484,80 +484,80 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>2.2</v>
       </c>
       <c r="B2">
         <v>2.2</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>3</v>
       </c>
-      <c r="B3" t="s">
-        <v>16</v>
+      <c r="B3">
+        <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
         <v>19</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>