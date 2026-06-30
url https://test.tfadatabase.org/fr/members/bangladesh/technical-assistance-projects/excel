--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,380 +12,341 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>30 juin 2026</t>
   </si>
   <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>Oui</t>
   </si>
   <si>
-    <t>WB, USAID</t>
+    <t>Banque mondiale, USAID</t>
   </si>
   <si>
     <t xml:space="preserve">Le point d'information national pour les douanes est déjà établi.
 Le point d'information national pour le commerce est en cours d'établissement, avec l'assistance technique du Groupe de la Banque mondiale.
 Assistance requise (pour le point d'information national pour le commerce):
 1.	Soutien en matière de législation.
 2.	Consultation des parties intéressées dans le cadre d'ateliers, de séminaires et de tables rondes.
 3.	Formation.
 4.	Renforcement des capacités.
 5.	Évaluation des besoins.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>1.4 (c)</t>
   </si>
   <si>
     <t>Notification</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
-    <t>Non</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Le point d'information national pour les douanes est déjà établi.
 Le point d'information national pour le commerce est en cours d'établissement, avec l'assistance technique du Groupe de la Banque mondiale.
 Assistance requise (pour le point d'information national pour le commerce):
 1.	Soutien en matière de législation.
 2.	Consultation des parties intéressées dans le cadre d'ateliers, de séminaires et de tables rondes.
 3.	Formation.
 4.	Renforcement des capacités.
 5.	Évaluation des besoins.
 </t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>30 juin 2030</t>
   </si>
   <si>
     <t xml:space="preserve">Le Département de la phytoquarantaine, l'Institut de normalisation et d'essais du Bangladesh, la Commission de l'énergie atomique du Bangladesh, le Département de l'élevage et le Département de la pêche ne disposent pas d'un nombre suffisant de laboratoires pour réaliser les seconds essais, ce qui constitue désormais pour eux une difficulté. Une assistance technique est requise pour la création de laboratoires d'essai et pour d'autres services logistiques, ainsi qu'un renforcement des capacités pour les procédures d'essai. L'aide des partenaires de développement est requise dans les domaines suivants:
 1.	Équipement.
 2.	Étalonnage.
 3.	Nouveau laboratoire.
 4.	Formation et renforcement des capacités.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>30 juin 2025</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t xml:space="preserve">L'Administration nationale des impôts travaille actuellement à la mise en œuvre de cette mesure, avec l'assistance technique de l'USAID.
 Assistance requise:
 1.	Soutien en matière de législation.
 2.	Consultation des parties intéressées dans le cadre d'ateliers, de séminaires et de tables rondes.
 3.	Formation.
 4.	Renforcement des capacités.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t xml:space="preserve">L'Administration nationale des impôts travaille actuellement à la mise en œuvre de cette mesure, avec l'assistance technique de l'USAID et du Groupe de la Banque mondiale. Assistance requise:
 1.	Soutien en matière de législation.
 2.	Consultation.
 3.	Formation.
 4.	Renforcement des capacités.
 5.	Évaluation des besoins.
 Le Service de quarantaine a déjà bénéficié d'une formation assurée par le Groupe de la Banque mondiale. Assistance requise de la part des partenaires de développement:
 1.	Renforcement des capacités du mécanisme de surveillance.
 2.	Établissement d'une procédure d'analyse du risque phytosanitaire.
 3.	Soutien technique pour l'évaluation et l'atténuation des risques.
 4.	Programme de développement de la documentation et de la sensibilisation concernant les responsabilités morales et éthiques dans les médias sociaux.
 5.	Élaboration de procédures opérationnelles normalisées et de manuels concernant la gestion des risques.
 L'Institut de normalisation et d'essais du Bangladesh (BSTI) travaille à la mise en œuvre de cette mesure, avec l'assistance technique du Groupe de la Banque mondiale. Assistance requise:
 1.	Établissement du système de gestion des risques en tenant compte des meilleures pratiques internationales.
 2.	Formation pour les membres du Comité de gestion des risques.
 3.	Visite sur le terrain pour les membres du Comité après la mise en place réussie du système.
 Aucun partenaire de développement ne travaille actuellement avec la Commission de l'énergie atomique du Bangladesh sur cette question. Elle a besoin d'une assistance de la part des partenaires de développement dans le domaine de la gestion des risques.
 Un processus d'accréditation est en cours pour l'établissement de laboratoires. Le Service de quarantaine du DAE a besoin d'une assistance des pouvoirs publics.
 Le processus d'automatisation pour les permis d'importation et d'exportation a débuté.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>USAID, BAD</t>
   </si>
   <si>
     <t xml:space="preserve">L'Administration nationale des impôts travaille actuellement en collaboration avec l'USAID (pour l'audit basé sur les transactions) et avec la Banque asiatique de développement (pour l'audit basé sur le système) pour assurer la mise en conformité avec cette mesure.
 Assistance requise:
 1.	Consultation des parties intéressées dans le cadre d'ateliers, de séminaires et de tables rondes.
 2.	Formation.
 3.	Renforcement des capacités.
 </t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>30 juin 2024</t>
   </si>
   <si>
     <t xml:space="preserve">L'Administration nationale des impôts travaille actuellement en collaboration avec l'USAID et la Banque asiatique de développement à la mise en œuvre du système d'opérateurs économiques agréés au Bangladesh.
 Assistance requise:
 1.	Consultation des parties intéressées dans le cadre d'ateliers, de séminaires et de tables rondes.
 2.	Formation.
 3.	Renforcement des capacités.
 4.	Évaluation des besoins.
 5.	Soutien en matière de législation.
 </t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t xml:space="preserve">L'USAID fournit une assistance technique à l'Administration nationale des impôts pour l'établissement d'un système de messagerie rapide répondant aux exigences des bonnes pratiques internationales.
 Assistance requise:
 1.	Consultation des parties intéressées dans le cadre d'ateliers, de séminaires et de tables rondes.
 2.	Formation.
 3.	Renforcement des capacités.
 4.	Soutien à l'infrastructure.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t xml:space="preserve">Jusqu'à présent, aucun partenaire de développement n'a fourni une assistance en rapport avec les marchandises périssables.
 Assistance requise:
 1.	Soutien en matière de législation.
 2.	Consultation des parties intéressées dans le cadre d'ateliers, de séminaires et de tables rondes.
 3.	Formation.
 4.	Renforcement des capacités.
 5.	Soutien à l'infrastructure.
 À nouveau, les autorités portuaires ont besoin d'une assistance technique (étude de faisabilité, dessins, conception, etc.) et financière (infrastructure, matériel, maintenance, etc.).
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
-    <t>WB, BAD</t>
+    <t>Banque mondiale, BAD</t>
   </si>
   <si>
     <t xml:space="preserve">A) Coopération entre les organismes nationaux présents aux frontières:
 Le Groupe de la Banque mondiale est convenu de fournir une aide sous forme de prêts pour les activités liées à la gestion coordonnée des frontières.
 Le Service de quarantaine a besoin d'une assistance de la part des partenaires de développement pour assurer une coopération forte entre tous les organismes présents aux frontières.
 B) Coopération transfrontières entre les organismes présents aux frontières:
 Jusqu'à présent, aucun partenaire de développement n'a fourni une assistance pour la coopération entre les organismes présents aux frontières. Les activités menées dans différents pays d'Asie du Sud sont coordonnées dans le cadre du programme SASEC de la Banque asiatique de développement.
 Assistance requise:
 1.	Négociation et consultation.
 2.	Renforcement des capacités.
 3.	Infrastructure.
 4.	Automatisation.
 </t>
   </si>
   <si>
     <t>10.1.1 (a)</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t xml:space="preserve">Jusqu'à présent, aucun partenaire de développement n'a fourni une assistance en rapport avec les marchandises périssables.
 Assistance requise:
 1.	Formation.
 2.	Renforcement des capacités.
 À nouveau, le Service de quarantaine a besoin d'une assistance pour: a) l'élaboration d'un organigramme valide pour une autorité responsable de la quarantaine phytosanitaire au Bangladesh, et b) la mise en place du système E-Phyto.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banque mondiale</t>
   </si>
   <si>
     <t xml:space="preserve">L'Administration nationale des impôts met en œuvre le projet grâce à l'assistance sous forme de prêts fournie par la Banque mondiale.
 Assistance requise:
 1.	Soutien en matière de législation.
 2.	Consultation des parties intéressées dans le cadre d'ateliers, de séminaires et de tables rondes.
 3.	Formation.
 4.	Renforcement des capacités.
 5.	Mécanisme de coordination à l'intérieur des organismes et entre les différents organismes.
 À nouveau, une assistance dans le domaine des TIC (matériel et logiciels) va être nécessaire dans les ports.
 En outre, le Conseil de la recherche scientifique et industrielle du Bangladesh a besoin d'une assistance technique dans le domaine de la gestion des données.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
+    <t>11.5, 11.9, 11.16</t>
+  </si>
+  <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t xml:space="preserve">Jusqu'à présent, aucun partenaire de développement n'a fourni une assistance dans le domaine du trafic en transit (établissement d'une infrastructure physique séparée pour le trafic en transit).
 Assistance requise:
 1.	Consultation des parties intéressées dans le cadre d'ateliers, de séminaires et de tables rondes.
 2.	Formation.
 3.	Renforcement des capacités.
 4.	Élaboration d'une politique intégrée en matière de transit.
-</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Jusqu'à présent, aucun partenaire de développement n'a fourni une assistance dans le domaine du trafic en transit (autorisation du dépôt et du traitement préalable des documents et données relatifs au transit avant l'arrivée des marchandises).
+, Jusqu'à présent, aucun partenaire de développement n'a fourni une assistance dans le domaine du trafic en transit (autorisation du dépôt et du traitement préalable des documents et données relatifs au transit avant l'arrivée des marchandises).
 Assistance requise:
 1.	Soutien en matière de législation.
 2.	Consultation des parties intéressées dans le cadre d'ateliers, de séminaires et de tables rondes.
 3.	Formation.
 4.	Renforcement des capacités.
 5.	Élaboration d'une politique intégrée en matière de transit.
+, 1.	Aucun organisme donateur ne travaille sur cette mesure; un soutien est nécessaire.
+2.	Une assistance est requise pour l'élaboration d'une politique intégrée en matière de transit.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...9 lines deleted...]
-    <t>Cadre législatif et réglementaire</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -689,547 +650,489 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J16"/>
+  <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.4</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
         <v>22</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="J4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>7.1</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>7.4</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.5</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>7.5</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.7</v>
       </c>
-      <c r="B8" t="s">
-        <v>42</v>
+      <c r="B8">
+        <v>7.7</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
+        <v>34</v>
+      </c>
+      <c r="I8" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="J8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.8</v>
       </c>
-      <c r="B9" t="s">
-        <v>46</v>
+      <c r="B9">
+        <v>7.8</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I9" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="J9" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.9</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>7.9</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>8</v>
       </c>
-      <c r="B11" t="s">
-        <v>53</v>
+      <c r="B11">
+        <v>8</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="I11" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="J11" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.1</v>
       </c>
       <c r="B12" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="J12" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>61</v>
+      <c r="B13">
+        <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="I13" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="J13" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>11</v>
       </c>
-      <c r="B14">
-        <v>11.5</v>
+      <c r="B14" t="s">
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="J14" t="s">
-        <v>32</v>
-[...57 lines deleted...]
-        <v>72</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">