--- v1 (2026-06-30)
+++ v2 (2026-09-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
@@ -132,50 +132,53 @@
     <t>Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>30 juin 2025</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t xml:space="preserve">L'Administration nationale des impôts travaille actuellement à la mise en œuvre de cette mesure, avec l'assistance technique de l'USAID.
 Assistance requise:
 1.	Soutien en matière de législation.
 2.	Consultation des parties intéressées dans le cadre d'ateliers, de séminaires et de tables rondes.
 3.	Formation.
 4.	Renforcement des capacités.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Gestion des risques</t>
+  </si>
+  <si>
+    <t>30 juin 2029</t>
   </si>
   <si>
     <t xml:space="preserve">L'Administration nationale des impôts travaille actuellement à la mise en œuvre de cette mesure, avec l'assistance technique de l'USAID et du Groupe de la Banque mondiale. Assistance requise:
 1.	Soutien en matière de législation.
 2.	Consultation.
 3.	Formation.
 4.	Renforcement des capacités.
 5.	Évaluation des besoins.
 Le Service de quarantaine a déjà bénéficié d'une formation assurée par le Groupe de la Banque mondiale. Assistance requise de la part des partenaires de développement:
 1.	Renforcement des capacités du mécanisme de surveillance.
 2.	Établissement d'une procédure d'analyse du risque phytosanitaire.
 3.	Soutien technique pour l'évaluation et l'atténuation des risques.
 4.	Programme de développement de la documentation et de la sensibilisation concernant les responsabilités morales et éthiques dans les médias sociaux.
 5.	Élaboration de procédures opérationnelles normalisées et de manuels concernant la gestion des risques.
 L'Institut de normalisation et d'essais du Bangladesh (BSTI) travaille à la mise en œuvre de cette mesure, avec l'assistance technique du Groupe de la Banque mondiale. Assistance requise:
 1.	Établissement du système de gestion des risques en tenant compte des meilleures pratiques internationales.
 2.	Formation pour les membres du Comité de gestion des risques.
 3.	Visite sur le terrain pour les membres du Comité après la mise en place réussie du système.
 Aucun partenaire de développement ne travaille actuellement avec la Commission de l'énergie atomique du Bangladesh sur cette question. Elle a besoin d'une assistance de la part des partenaires de développement dans le domaine de la gestion des risques.
 Un processus d'accréditation est en cours pour l'établissement de laboratoires. Le Service de quarantaine du DAE a besoin d'une assistance des pouvoirs publics.
 Le processus d'automatisation pour les permis d'importation et d'exportation a débuté.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
@@ -826,313 +829,313 @@
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
       <c r="B6">
         <v>7.4</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.5</v>
       </c>
       <c r="B7">
         <v>7.5</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.7</v>
       </c>
       <c r="B8">
         <v>7.7</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.8</v>
       </c>
       <c r="B9">
         <v>7.8</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.9</v>
       </c>
       <c r="B10">
         <v>7.9</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
         <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>8</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.1</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
       <c r="B13">
         <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">