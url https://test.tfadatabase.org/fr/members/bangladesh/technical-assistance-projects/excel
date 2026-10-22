--- v2 (2026-09-10)
+++ v3 (2026-10-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -311,51 +311,51 @@
   <si>
     <t xml:space="preserve">Jusqu'à présent, aucun partenaire de développement n'a fourni une assistance dans le domaine du trafic en transit (établissement d'une infrastructure physique séparée pour le trafic en transit).
 Assistance requise:
 1.	Consultation des parties intéressées dans le cadre d'ateliers, de séminaires et de tables rondes.
 2.	Formation.
 3.	Renforcement des capacités.
 4.	Élaboration d'une politique intégrée en matière de transit.
 , Jusqu'à présent, aucun partenaire de développement n'a fourni une assistance dans le domaine du trafic en transit (autorisation du dépôt et du traitement préalable des documents et données relatifs au transit avant l'arrivée des marchandises).
 Assistance requise:
 1.	Soutien en matière de législation.
 2.	Consultation des parties intéressées dans le cadre d'ateliers, de séminaires et de tables rondes.
 3.	Formation.
 4.	Renforcement des capacités.
 5.	Élaboration d'une politique intégrée en matière de transit.
 , 1.	Aucun organisme donateur ne travaille sur cette mesure; un soutien est nécessaire.
 2.	Une assistance est requise pour l'élaboration d'une politique intégrée en matière de transit.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -649,51 +649,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1098,59 +1098,50 @@
         <v>58</v>
       </c>
       <c r="D14" t="s">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="I14" t="s">
         <v>59</v>
       </c>
       <c r="J14" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>