--- v2 (2026-08-31)
+++ v3 (2026-10-12)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
@@ -582,53 +582,50 @@
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>22 février 2021</t>
   </si>
   <si>
     <t>1. Assistance technique et financière pour garantir la présence d'installations
 d'inspection appropriées des produits agroalimentaires à chaque point d'entrée
 officiel. En outre, s'agissant du commerce d'animaux vivants, mise en place
 d'installations de stockage et d'inspection appropriées (afin de faciliter la mise en
 quarantaine si nécessaire avant l'importation ou l'exportation, même pour
 des expéditions en transit le cas échéant)., . Assistance technique et financière pour garantir la présence d'installations
 d'inspection appropriées des produits agroalimentaires à chaque point d'entrée
 officiel. En outre, s'agissant du commerce d'animaux vivants, mise en place
 d'installations de stockage et d'inspection appropriées (afin de faciliter la mise en
 quarantaine si nécessaire avant l'importation ou l'exportation, même pour
 des expéditions en transit le cas échéant).</t>
   </si>
   <si>
     <t>8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
-    <t>31 janvier 2030</t>
-[...1 lines deleted...]
-  <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>Union européenne, BDC</t>
   </si>
   <si>
     <t xml:space="preserve">1. Soutien financier pour la participation aux réunions des organismes internationaux de
 normalisation et du Comité SPS de l'OMC. 
 , . Soutien financier pour la participation aux réunions des organismes internationaux de
 normalisation et du Comité SPS de l'OMC. 
 </t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>BDC, BID</t>
   </si>
   <si>
@@ -669,51 +666,51 @@
 de fabrication. </t>
   </si>
   <si>
     <t>11.1, 11.2, 11.3, 11.16, 11.17</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t>1. Étude et examen complets des autres redevances et impositions. Assistance
 technique nécessaire pour une étude et un examen complets.
 , . Étude et examen complets des autres redevances et impositions. Assistance
 technique nécessaire pour une étude et un examen complets.
 , 1. Assistance technique pour faciliter la réalisation d'un examen/d'une étude
 complets et pour la rédaction d'un texte juridique. Examen et analyse complets de
 la viabilité et des avantages de l'appartenance au SIECA (avec une clause
 pour traiter les problèmes de transit transfrontières)., Technical assistance to facilitate comprehensive review/study and draft a Legal text. Comprehensive review and analysis of viability and benefits of membership into SIECA (Include a clause to address cross border transit issues).</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -1007,51 +1004,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1669,223 +1666,214 @@
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="I21" t="s">
         <v>80</v>
       </c>
       <c r="J21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>43</v>
       </c>
       <c r="E22" t="s">
+        <v>48</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>15</v>
+      </c>
+      <c r="J22" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.3</v>
       </c>
       <c r="B23" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
+        <v>86</v>
+      </c>
+      <c r="I23" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="J23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.4</v>
       </c>
       <c r="B24">
         <v>10.4</v>
       </c>
       <c r="C24" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
         <v>60</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
+        <v>89</v>
+      </c>
+      <c r="I24" t="s">
         <v>90</v>
       </c>
-      <c r="I24" t="s">
+      <c r="J24" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.7</v>
       </c>
       <c r="B25">
         <v>10.7</v>
       </c>
       <c r="C25" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D25" t="s">
         <v>43</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="J25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.9</v>
       </c>
       <c r="B26">
         <v>10.9</v>
       </c>
       <c r="C26" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="I26" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="J26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>11</v>
       </c>
       <c r="B27" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="D27" t="s">
         <v>39</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="I27" t="s">
+        <v>97</v>
+      </c>
+      <c r="J27" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>