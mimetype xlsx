--- v2 (2026-06-30)
+++ v3 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -110,51 +110,51 @@
     <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>31 décembre 2019</t>
   </si>
   <si>
     <t>Assistance technique et soutien pour la simplification et l'optimisation des processus et procédures du commerce extérieur afin d'éliminer les formalités inutiles et de garantir des processus clairs et transparents qui répondent aux objectifs d'efficacité, qui intègrent les procédures de gestion des risques et qui soient conformes aux normes et aux bonnes pratiques internationales.
 Montant estimatif de l'investissement: 1,25 million de $EU</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>BID</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -448,51 +448,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -612,59 +612,50 @@
         <v>10.4</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>