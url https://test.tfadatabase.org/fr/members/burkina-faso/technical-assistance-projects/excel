--- v0 (2025-10-21)
+++ v1 (2026-06-30)
@@ -12,469 +12,415 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>•	Examen de la législation existante
 •	Formation de tous les fonctionnaires des organismes pertinents présents aux frontières pour améliorer leur compréhension des obligations internationales, de la législation nationale pertinente et des différents rôles et identifications du type de renseignements que les organismes doivent publier. Cela concerne aussi d'autre dispositions de l'AFE, par exemple les disciplines de l'article 6 sur les redevances et impositions
 •	Développement des compétences des unités pertinentes chargées de la publication des renseignements
 •	Élaboration de procédures opérationnelles normalisées à des fins de publication
 •	Fourniture d'infrastructure dans le domaine des TIC, notamment par le développement de sites web et l'établissement de liens entre organismes</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>•	Réalisation d'une étude visant à recenser les publications produites par les organismes présents aux frontières et à identifier les lacunes
 •	Élaboration et mise en œuvre de lignes directrices et de procédures opérationnelles normalisées relatives à la publication des renseignements liés au commerce
 •	Assistance pour l'élaboration d'une description des démarches pratiques nécessaires aux fins des procédures d'importation/d'exportation/de transit/de recours pour chaque organisme pertinent présent aux frontières
 •	Assistance pour l'identification de tous les formulaires et documents requis
 •	Mise en place du matériel et des programmes logiciels appropriés pour les organismes présents aux frontières
 •	Formation adaptée pour les organismes présents aux frontières et les utilisateurs
 •	Sensibilisation du public aux renseignements disponibles en ligne</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>•	Désignation des organismes ou départements appropriés
 •	Formation du personnel (y compris au moyen de formations interdisciplinaires) aux compétences de base
 •	Formation du personnel à la fourniture de services
 •	Formation du personnel à la gestion d'un point d'information
 •	Établissement de normes et procédures de contrôle de la qualité prévoyant des délais fixes
 •	Établissement de lignes directrices couvrant l'intégralité de la procédure (de la réception de la demande à la communication des réponses au demandeur)
 •	Élaboration et utilisation de modèles de communication
 •	Établissement de normes et procédures de contrôle de la qualité prévoyant des délais fixés pour les réponses
 •	Acquisition de matériel TIC et autre</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t>•	Assistance pour l'établissement d'un cadre juridique à des fins de consultation
 •	Mise à disposition d'un expert chargé d'effectuer un diagnostic de la réglementation nationale et régionale existante, de diffuser les meilleures pratiques et de renforcer les capacités des organismes concernés
 •	Élaboration de procédures de mise en œuvre pour l'ensemble des organismes concernés
 •	Communication et diffusion de ces nouvelles dispositions
 •	Formation des ressources humaines pertinentes des organismes publics</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t>•	Assistance pour l'élaboration d'une politique de recours et des procédures pertinentes et/ou l'examen de la politique et des procédures existantes
 •	Assistance technique pour l'élaboration de politiques et de procédures en vue de la mise en place de procédures de recours ou de réexamen efficaces
 •	Assistance pour l'élaboration de procédures de recours et pour faire en sorte que ces procédures soient connues et partagées avec les milieux d'affaires
 •	Assistance technique pour l'élaboration de procédures opérationnelles normalisées
 	Ressources humaines/formation:
 •	Assistance technique pour le développement et le renforcement des capacités des principales parties prenantes (organismes présents aux frontières) aux fins d'une meilleure compréhension des procédures de recours et de réexamen. Formation à l'intention des membres de la commission de recours, des juges spécialisés, etc.
 •	Ressources financières et techniques pour le matériel et les logiciels, et compétences pour la mise au point d'un système d'archivage électronique efficace</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>31 décembre 2026</t>
   </si>
   <si>
     <t>•	Examen juridique et réglementaire visant à déterminer la conformité avec cette disposition
 	Analyse du processus opérationnel:
 •	Établissement de domaines de responsabilité clairs et de mécanismes pour l'exécution des taches et attributions y relatives, y compris en ce qui concerne la validité des essais de confirmation dans tout le pays et la procédure de notification du composant dans le pays exportateur
 •	Élaboration et validation d'un manuel de procédures opérationnelles normalisées
 •	Diffusion du manuel, si possible au moyen d'un site web, auprès des organismes concernés en vue de clarifier leurs interventions respectives
 •	Formation du personnel à la gestion du système de notification formel, y compris aux meilleures pratiques nationales et internationales
 •	Organisation de séminaires ciblés pour les opérateurs économiques
 •	Élaboration d'un système de communication instantanée pour les notifications d'alerte et d'information qui soit fondé sur les TIC et accessible dans le monde entier et qui relie l'autorité de sécurité sanitaire des produits alimentaires, l'Autorité nationale de quarantaine et d'inspection agricoles et les postes frontière
 •	Renforcement des mécanismes pour faire valoir le droit de recours ou de réexamen</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>•	Modifier la législation/réglementation pertinente afin que les négociants aient droit à un second essai
 •	Assistance pour l'élaboration de critères d'accréditation et/ou l'identification des laboratoires ayant la capacité de mettre en œuvre les procédures d'essai pertinents
 •	Élaboration de procédures opérationnelles normalisées, y compris en ce qui concerne les techniques d'échantillonnage appropriées et la façon de traiter les résultats contradictoires du deuxième essai
 	Ressources humaines/formation:
 •	Renforcement des capacités des organismes pertinents présents aux frontières, des techniciens de laboratoire et des négociants</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t>•	Développement des compétences dans l'utilisation de méthodes de quantification des coûts afin de justifier les redevances et impositions
 •	Élaboration d'un programme de formation complet pour évaluer périodiquement les redevances et impositions existantes et nouvelles
 •	Élaboration et publication d'une lise unique regroupant toutes les redevances et impositions liées aux importations et aux exportations</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
     <t>•	Assistance technique pour l'établissement de la cartographie et des coûts des services fournis par les douanes, y compris pour l'élaboration d'un barème des redevances équitable et transparent</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t>•	Examen de la légalisation existante applicable à cet article
 •	Élaboration et publication des procédures
 •	Consultations avec les parties prenantes dans le cadre d'ateliers, de séminaires et de tables rondes
 •	Formation
 •	Renforcement des capacités de toutes les autorités présentes aux frontières</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t>31 décembre 2027</t>
   </si>
   <si>
     <t>•	Examen des systèmes et politiques en place. Détermination de la faisabilité et des ressources requises pour établir et faire fonctionner un système de paiement par voie électronique
 •	Élaboration du document de stratégie pour le développement du paiement par voie électrique
 •	Développement de solutions de paiement par voie électronique (toutes les banques)
 •	Élaboration/modification de toutes les versions électroniques des lois et de la loi de finances pour mettre en place le paiement par voie électronique
 •	Procédures – Assistance pour l'élaboration des procédures pertinentes afin de mettre en place le paiement par voie électronique et de permettre son utilisation efficace
 •	Renforcement des capacités technologiques des organismes présents aux frontières et des organismes publics nécessaires à la mise en œuvre d'un système de paiement par voie électronique
 •	Conception et installation des technologies et du matériel appropriés pour la mise en place d'un système de paiement par voie électronique</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>•	Examen de la législation existante
 •	Assistance pour l'élaboration d'une stratégie de gestion des risques, avec des pourcentages cibles pour les marchandises à faible/haut risque
 •	Assistance pour l'établissement de procédures opérationnelles
 •	Définition du mandat du Comité de gestion des risques
 •	Élaboration d'une description de poste pour le personnel chargé de la gestion des risques et mise en place d'un service de gestion des risques
 •	Formation du personnel des douanes et du personnel chargé de la quarantaine à l'analyse des données disponibles relatives aux transactions couvertes par la Convention sur la conservation des espèces migratrices appartenant à la faune sauvage (CMS) et à la définition de critères pour les marchandises à haut risque
 •	Assistance dans les domaines de l'analyse de la gestion des risques concernant la collecte de données et de l'établissement de critères
 •	Assistance techniques et renforcement des capacités pour aider l'Autorité nationale de quarantaine et d'inspection agricoles
 •	Élaboration de profils de risques sur la base des données disponibles relatives aux transactions
 •	Un régime solide de gestion de la conformité, qui soit également compatible avec le module de rapports d'inspection du système SYDONIA, doit être mis en œuvre
 •	Le service des douanes a besoin d'une assistance technique en vue d'assurer une formation en ciblage et en élaboration de profils de risque
 •	Assistance technique pour renforcer les capacités des organismes pertinents présents aux frontières, afin qu'ils comprennent pleinement le système de gestion des risques et puissent l'appliquer
 •	TIC – Assistance nécessaire pour l'acquisition et le renforcement des capacités technologiques nécessaires à la mise en œuvre d'in processus de gestion des risques adéquat</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>	Cadre juridique:
 •	Élaboration/examen des dispositions législatives et des politiques pertinentes en matière de contrôle après dédouanement
 •	Élaboration de procédures reliant la connectivité et la gestion des risques
 •	Élaboration d'un plan/module de formation des fonctionnaires et agents des douanes et de formation des groupes ciblés
 •	Ressources humaines/formation: Renforcement des capacités et formation des fonctionnaires des douanes chargés de procéder au contrôle après dédouanement
 •	Développement des compétences et des connaissances des fonctionnaires des douanes et des organismes présents aux frontières en matière d'analyse de données. Renforcement des capacités et formation des fonctionnaires des douanes responsables du contrôle après dédouanement aux techniques et méthodes de contrôle
 •	Renforcement des capacités technologiques des organismes présents aux frontières nécessaires à la mise en œuvre du contrôle après dédouanement et à l'intégration de ce dernier dans les programmes de gestion des risques
 •	Fourniture es technologies et du matériel appropriés pour aider à la mise en œuvre du contrôle après dédouanement
 •	Élaboration et mise en œuvre d'un programme visant à sensibiliser la communauté commerciale au rôle du contrôle après dédouanement et aux prescriptions réglementaires qui s'y rapportent</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t>•	Assistance nécessaire pour la mise en place de systèmes permettant de respecter les prescriptions de l'AFE relatives à la capacité de mesurer et de publier régulièrement les temps moyens nécessaires à la mainlevée
 •	Assistance pour l'élaboration des procédures à suivre pour la publication et la mesure régulières des temps moyens nécessaires à la mainlevée
 •	Création d'un comité comprenant plusieurs organismes aux fins de la mesure du temps moyen nécessaire à la mainlevée des marchandises
 •	Formation à la conception, à la planification, à la réalisation et à l'analyse d'une étude sur le temps nécessaire à la mainlevée à l'intention des douanes et des autres organismes présents aux frontières
 •	Sensibilisation des fonctionnaires des organismes présentes aux frontières à la nécessité de la coopération pendant et après la réalisation de l'étude sur le temps nécessaire à la mainlevée
 •	Formation et renforcement des capacités en matière d'interprétation des résultats des études pour le personnel/les agents des organismes concernés et pour les opérateurs économiques
 •	Assistance nécessaire pour l'élaboration et la mise en œuvre d'un système automatisé permettant d'élimer les inexactitudes dans la mesure du temps nécessaire aux processus</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>•	Élaboration des dispositions législatives et des politiques pertinentes permettant l'établissement d'un programme d'opérateurs agrées
 •	Élaboration de procédures et définition de critères appropriés pour l'évaluation des opérateurs agrées qui remplissent les critères spécifiés dans le cadre du programme d'opérateurs agrées
 •	Un renforcement des capacités de tous les organismes présents aux frontières est nécessaire pour assurer la pleine conformité avec cette mesure
 •	Mise au point d'un cadre de suivi grâce auquel les douanes peuvent établir la conformité de l'opérateur et un assurer le suivi
 •	Soutien pour la conception et la mise en œuvre d'un système approprié pour les opérateurs économique agrées
 •	Formation des fonctionnaires des douanes et des parties prenantes concernées afin de faciliter l'établissement et la bonne mise en œuvre du programme d'opérateurs économiques agréés</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>•	Élaboration des disposition législatives et des politiques pertinentes
 •	Examen/actualisation des procédures opérationnelles normalisées
 •	Élaboration d'instructions/de procédures opérationnelles normalisées
 •	Formation des fonctionnaires des douanes et des organismes présentes aux frontières en matière de dédouanement des cargaisons commerciales dans les aéroports</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>31 décembre 2028</t>
   </si>
   <si>
     <t>•	Examen et, au besoin, modification de la législation pertinente
 •	Examen et, si nécessaire, élaboration d'un mémorandum d'accord entre les organismes présents aux frontières
 •	Examen des procédures à la frontière et des opérations transfrontières pour évaluer la situation actuelle
 •	Harmonisation des différents systèmes entre pays limitrophes
 	Pour la coopération nationale et transfrontières:
 •	Publication des procédures et réglementation pertinents pour guider les opérations
 •	Renforcement des capacités institutionnelles
 •	Examen et, si nécessaire, amélioration des infrastructures et des équipements
 •	Formation/renforcement des capacités du personnel des divers organismes de réglementation présents aux frontières
 •	Consultations avec les parties prenantes
 •	Campagne de sensibilisation visant à informer des changement survenus</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>•	Élaboration d'un cadre législatif ou administratif pour les examens périodiques ou examen du cadre existant
 •	Élaboration de procédures et de politiques pour l'examen des formalités et des prescriptions en matière de documents requis
 •	Renforcement des capacités en matière d'analyse des formalités et documents commerciaux et d'analyse de l'impact de ces formalités et documents
 •	Établissement d'un mécanisme de consultation avec toutes les parties prenantes (gouvernement et secteur privé)
 •	Programmes de sensibilisation visant à informer des changements survenus</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
     <t>•	Examen et modification de la législation si nécessaire
 •	Élaboration de réglementations et d'instructions
 •	Formation des fonctionnaires
 •	Programme de sensibilisation visant à informer des changements survenus</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>•	Formation et sensibilisation des agents des douanes à l'utilisation des instruments et outils de l'OMD pour la mise en œuvre uniforme de l'AFE par l'administration des douanes
 •	Soutien à la participation aux réunions sur l'élaboration des normes
 •	Formation sur les normes internationales existantes et les instruments juridiques connexes (comme les normes de la CEDEAO, de l'OMD et de l'ISO)
 •	Assistance pour l'élaboration d'une politique nationale cohérente et uniforme aux fins de l'adoption et de la mise en œuvre des normes internationales</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>31 décembre 2029</t>
   </si>
   <si>
     <t>•	Élaboration d'une politique/stratégie en matière de guichet unique à l'échelle du gouvernement
 •	Réalisation d'une étude de faisabilité
 •	Examen et actualisation des cadres législatif, institutionnel et réglementaire des organismes concernés
 •	Analyse et harmonisation des processus opérationnels et des prescriptions en matière de données/documents requis pour l'importation, l'exportation ou le transit de marchandises
 •	Création d'un système informatique approprié
 •	Formation des fonctionnaires qui supervisent l'établissement du guichet unique et qui utilisent ce guichet
 •	Formation d'autres parties prenantes
 •	Campagne de sensibilisation</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10</t>
+    <t>11.1, 11.2, 11.3, 11.4, 11.5, 11.6, 11.7, 11.8, 11.9, 11.10</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t>•	Examen et, si nécessaire, modification des lois, réglementation, procédures et prescriptions en matière de documents requis
 •	Examen de toutes les redevances de transit pour s'assurer qu'elles reflètent le cout des services rendus
 •	Assistance pour évaluer l'impact des mesures appliquées au trafic en transit (impositions, réglementations, formalités) et s'assurer que les objectifs sont légitimes et que les solutions les moins restrictives pour le commerce sont appliquées
 •	Examen, amélioration et modification des procédures de gestion des garanties
 •	Examen/mise à jour des systèmes automatisés afin de disposer d'outils pour le contrôle des opérations de transit et la gestion des garanties relatives au transit
 •	Formation de toutes les parties prenantes
 •	Formation/renforcement des capacités du coordonnateur du transit</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>•	Examen/modification des lois, réglementations et instructions
 •	Élaboration de procédures
 •	Mise en place d'un cadre institutionnel définissant clairement le rôle et les pouvoirs du point le contact
 •	Formation/renforcement des capacités de l'ensemble des fonctionnaires/parties prenantes concernés
 •	Examen de la possibilité de vérifier les déclarations au moyen du système d'information douanière
 •	Suivi de la pratique concernant la protection et la confidentialité, la fourniture de renseignements et le report de la réponse ou le refus de répondre à une demande</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -852,695 +798,695 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>22</v>
+      <c r="B4">
+        <v>1.3</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="J4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>2.2</v>
       </c>
       <c r="B5">
         <v>2.2</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>4</v>
       </c>
-      <c r="B6" t="s">
-        <v>29</v>
+      <c r="B6">
+        <v>4</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>5.1</v>
       </c>
-      <c r="B7" t="s">
-        <v>33</v>
+      <c r="B7">
+        <v>5.1</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>5.3</v>
       </c>
-      <c r="B8" t="s">
-        <v>38</v>
+      <c r="B8">
+        <v>5.3</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.1</v>
       </c>
-      <c r="B9" t="s">
-        <v>42</v>
+      <c r="B9">
+        <v>6.1</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="J9" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>6.2</v>
       </c>
-      <c r="B10" t="s">
-        <v>46</v>
+      <c r="B10">
+        <v>6.2</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>13</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="J10" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.1</v>
       </c>
-      <c r="B11" t="s">
-        <v>50</v>
+      <c r="B11">
+        <v>7.1</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="J11" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.2</v>
       </c>
       <c r="B12">
         <v>7.2</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>13</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="J12" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>58</v>
+      <c r="B13">
+        <v>7.4</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="J13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.5</v>
       </c>
-      <c r="B14" t="s">
-        <v>61</v>
+      <c r="B14">
+        <v>7.5</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="J14" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.6</v>
       </c>
-      <c r="B15" t="s">
-        <v>65</v>
+      <c r="B15">
+        <v>7.6</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="E15" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="J15" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.7</v>
       </c>
-      <c r="B16" t="s">
-        <v>70</v>
+      <c r="B16">
+        <v>7.7</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="J16" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.8</v>
       </c>
-      <c r="B17" t="s">
-        <v>73</v>
+      <c r="B17">
+        <v>7.8</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="J17" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>8</v>
       </c>
-      <c r="B18" t="s">
-        <v>76</v>
+      <c r="B18">
+        <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="E18" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="J18" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.1</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="D19" t="s">
         <v>13</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="J19" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.2</v>
       </c>
-      <c r="B20" t="s">
-        <v>85</v>
+      <c r="B20">
+        <v>10.2</v>
       </c>
       <c r="C20" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I20" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="J20" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>10.3</v>
       </c>
       <c r="B21" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="D21" t="s">
         <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I21" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="J21" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>10.4</v>
       </c>
-      <c r="B22" t="s">
-        <v>91</v>
+      <c r="B22">
+        <v>10.4</v>
       </c>
       <c r="C22" t="s">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="D22" t="s">
+        <v>63</v>
+      </c>
+      <c r="E22" t="s">
+        <v>76</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>14</v>
+      </c>
+      <c r="I22" t="s">
+        <v>77</v>
+      </c>
+      <c r="J22" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>11</v>
       </c>
       <c r="B23" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="C23" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="D23" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I23" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="J23" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>12</v>
       </c>
-      <c r="B24" t="s">
-        <v>99</v>
+      <c r="B24">
+        <v>12</v>
       </c>
       <c r="C24" t="s">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="D24" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E24" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="J24" t="s">
-        <v>102</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">