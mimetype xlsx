--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -396,51 +396,51 @@
 •	Examen de toutes les redevances de transit pour s'assurer qu'elles reflètent le cout des services rendus
 •	Assistance pour évaluer l'impact des mesures appliquées au trafic en transit (impositions, réglementations, formalités) et s'assurer que les objectifs sont légitimes et que les solutions les moins restrictives pour le commerce sont appliquées
 •	Examen, amélioration et modification des procédures de gestion des garanties
 •	Examen/mise à jour des systèmes automatisés afin de disposer d'outils pour le contrôle des opérations de transit et la gestion des garanties relatives au transit
 •	Formation de toutes les parties prenantes
 •	Formation/renforcement des capacités du coordonnateur du transit</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>•	Examen/modification des lois, réglementations et instructions
 •	Élaboration de procédures
 •	Mise en place d'un cadre institutionnel définissant clairement le rôle et les pouvoirs du point le contact
 •	Formation/renforcement des capacités de l'ensemble des fonctionnaires/parties prenantes concernés
 •	Examen de la possibilité de vérifier les déclarations au moyen du système d'information douanière
 •	Suivi de la pratique concernant la protection et la confidentialité, la fourniture de renseignements et le report de la réponse ou le refus de répondre à une demande</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -734,51 +734,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1449,59 +1449,50 @@
         <v>82</v>
       </c>
       <c r="D24" t="s">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="I24" t="s">
         <v>83</v>
       </c>
       <c r="J24" t="s">
         <v>84</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>