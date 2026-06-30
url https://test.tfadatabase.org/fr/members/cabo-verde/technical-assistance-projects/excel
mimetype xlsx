--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,226 +12,205 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>1 janvier 2022</t>
   </si>
   <si>
-    <t>1 janvier 2023</t>
+    <t>01 janvier 2023</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t xml:space="preserve">	Révision de la législation ;
 	Formation sur la gestion du site web, mises à jours régulières sur internet des renseignements liés au commerce par des organismes compétents ;
 	Acquisition d'équipement de technologie de l'information et de la communication ;
 	Développement d'un portal d'informations commerciales ;
 	Appui technique et financier pour la traduction dans l'une des langues officielles de l'OMC.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
-    <t>1 juillet 2026</t>
+    <t>1 janvier 2023</t>
+  </si>
+  <si>
+    <t>01 juillet 2026</t>
   </si>
   <si>
     <t xml:space="preserve">	Assistance technique et soutien financier pour l'installation d'un laboratoire national de référence et de laboratoires pour effectuer des essais dans toutes les zones douanières ; 
 	Formation du personnel des laboratoires à l'utilisation des meilleures pratiques internationales.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
-    <t>1 juillet 2025</t>
+    <t>01 juillet 2025</t>
   </si>
   <si>
     <t>	Assistance technique et soutien financier pour l’élaboration d'étude sur les procédures de fixation des redevances et impositions à l’import et à l’export.</t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>1 janvier 2021</t>
   </si>
   <si>
     <t xml:space="preserve">	Formation du personnel de l’autorité Douanière sur la gestion des risques ;
 	Formation sur les technologies appliquées de gestion des risques de douane.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t xml:space="preserve">	Formation du personnel concerné sur les derniers systèmes de comptabilité et d'audit, conformément aux mises à jour du commerce électronique et des prix de transfert ;
 	Mise en place de l'infrastructure des TIC nécessaire.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
-    <t>1 janvier 2027</t>
+    <t>01 janvier 2027</t>
   </si>
   <si>
     <t xml:space="preserve">	Assistance technique et formation des agents des douanes et des autres acteurs concernés sur le fonctionnement du programme Opérateurs économiques Agrées ;
 	Atelier de sensibilisation des Agents des Douanes et des Opérateurs Economiques ;
 	Développement de l'infrastructure des TIC nécessaire pour l'administration des opérateurs agréés au sein de l'autorité douanière.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
-    <t>1 juillet 2027</t>
+    <t>01 juillet 2027</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Développement d’une  plateforme et du réseau informatique du Guichet Unique pour tous les intervenants dans le commerce extérieur ;
 	Création / mise à niveau d'un réseau pour tous les acteurs du commerce extérieur ;
 	Formation de techniciens qui travailleront dans le Guichet Unique sur son l’utilisation adéquate ; 
 	Création du système TIC nécessaire pour le guichet unique et acquisition du matériel informatique nécessaire à son fonctionnement (serveurs, ordinateurs, ordinateurs portables, tablettes, PDA, etc.) ;
 	Visites d'étude dans des pays ayant déjà mis en place le guichet unique afin de saisir les bonnes pratiques et de les appliquer au système ;
 	Aide à définir un système national d'analyse des risques informatiques à mettre en œuvre au niveau national ;
 	Réingénierie des processus actuels du commerce extérieur ;
 	Meilleures pratiques pour la mise en place d'un guichet unique (renforcement des capacités).
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t xml:space="preserve">	Formation en transit local et régional ;
 	Fourniture d'appareils à rayons X à toutes les frontières douanières maritimes et aériennes ;
 	Mise en œuvre des meilleures pratiques en matière de transit.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t xml:space="preserve">	Mise en place d’une infrastructure informatique nécessaire permettant l’échange d’informations entre les autorités douanières ;
 	Formation du personnel des douanes au partage d'informations sur la confidentialité et la sécurité ;
 	Aide à la mise en œuvre des accords bilatéraux entre les douanes des pays où nous avons le plus grand flux d'importations et d'exportations.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -588,302 +567,302 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.3</v>
+      </c>
+      <c r="C3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>6.2</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>6.2</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.4</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>7.4</v>
+      </c>
+      <c r="C5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" t="s">
         <v>27</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.5</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>7.5</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="J6" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.7</v>
       </c>
-      <c r="B7" t="s">
-        <v>36</v>
+      <c r="B7">
+        <v>7.7</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>11</v>
       </c>
-      <c r="B9" t="s">
-        <v>46</v>
+      <c r="B9">
+        <v>11</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>12</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>12</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="J10" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>