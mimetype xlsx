--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -148,51 +148,51 @@
   <si>
     <t>07 mai 2024</t>
   </si>
   <si>
     <t>•	Besoin d'assistance technique pour concevoir et mettre en œuvre pleinement le guichet unique national. Actuellement, les douanes sont en train de mettre en place le guichet unique national en finalisant la phase I, qui s'intègre au système de certification de l'origine du Ministère du commerce et projettent de mettre en œuvre la phase II qui est liée à 5 Ministères concernés en 2019.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t>BAD</t>
   </si>
   <si>
     <t>•	Besoin d'ATRC pour l'élargissement des routes et la mise en place d'une séparation des voies.</t>
   </si>
   <si>
     <t>Infrastructure et equipment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -486,51 +486,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -726,59 +726,50 @@
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>31</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="I7" t="s">
         <v>41</v>
       </c>
       <c r="J7" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>