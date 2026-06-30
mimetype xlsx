--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,187 +12,163 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>31 décembre 2018</t>
   </si>
   <si>
     <t>31 août 2023</t>
   </si>
   <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>Oui</t>
   </si>
   <si>
     <t>Union européenne</t>
   </si>
   <si>
     <t>•	Besoin d'ATRC en ce qui concerne la façon d'établir ce type de notification.</t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>31 décembre 2019</t>
   </si>
   <si>
     <t>27 octobre 2023</t>
   </si>
   <si>
-    <t>Union européenne, Swisscontact, GATF, Union européenne</t>
+    <t>Union européenne, Swisscontact, GATF</t>
   </si>
   <si>
     <t>•	Besoin d'ATRC en ce qui concerne la mise en place d'un système de traitement avant arrivée, y compris l'établissement d'une procédure de soutien à ce système.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
-    <t>1 mai 2023</t>
-[...2 lines deleted...]
-    <t>JICA, Union européenne, JICA, Union européenne</t>
+    <t>01 mai 2023</t>
+  </si>
+  <si>
+    <t>Union européenne, JICA</t>
   </si>
   <si>
     <t>•	Besoin d'ATRC pour l'élaboration d'un programme d'opérateurs agréés, y compris en ce qui concerne les procédures et le soutien législatif, ainsi que les installations.</t>
   </si>
   <si>
-    <t>8.2 (a)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
-    <t>1 janvier 2025</t>
-[...2 lines deleted...]
-    <t>WB, BAD</t>
+    <t>01 janvier 2025</t>
+  </si>
+  <si>
+    <t>Banque mondiale, BAD</t>
   </si>
   <si>
     <t>•	Besoin d'ATRC pour renforcer les capacités de l'administration des douanes dans le cadre du nouveau mandat lui donnant qualité d'unique organisme présent aux frontières.
 •	Besoin d'ATRC pour le projet pilote sur la mise en place d'un guichet unique d'inspection.
 •	Besoin d'ATRC pour tous les organismes présents aux frontières en ce qui concerne l'Accord sur la facilitation des échanges.</t>
   </si>
   <si>
     <t>Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>8.2 (b)</t>
-[...13 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
-    <t>7 mai 2024</t>
+    <t>07 mai 2024</t>
   </si>
   <si>
     <t>•	Besoin d'assistance technique pour concevoir et mettre en œuvre pleinement le guichet unique national. Actuellement, les douanes sont en train de mettre en place le guichet unique national en finalisant la phase I, qui s'intègre au système de certification de l'origine du Ministère du commerce et projettent de mettre en œuvre la phase II qui est liée à 5 Ministères concernés en 2019.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t>BAD</t>
   </si>
   <si>
     <t>•	Besoin d'ATRC pour l'élargissement des routes et la mise en place d'une séparation des voies.</t>
   </si>
   <si>
     <t>Infrastructure et equipment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -514,408 +490,280 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J11"/>
+  <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.4</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.4</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.1</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>7.1</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>22</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.7</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.7</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="I4" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>8</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>8.2</v>
+      </c>
+      <c r="C5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" t="s">
         <v>31</v>
       </c>
-      <c r="C5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I5" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="J5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>10.4</v>
+      </c>
+      <c r="B6">
+        <v>10.4</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7">
+        <v>11.5</v>
+      </c>
+      <c r="C7" t="s">
         <v>39</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
-[...70 lines deleted...]
-      <c r="B10" t="s">
         <v>42</v>
-      </c>
-[...54 lines deleted...]
-        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">