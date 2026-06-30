--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,220 +12,184 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>31 décembre 2026</t>
   </si>
   <si>
-    <t>Oui</t>
-[...1 lines deleted...]
-  <si>
     <t>Non</t>
   </si>
   <si>
     <t>Besoin de l'assistance technique et financière pour former les acteurs sur l'application des décisions anticipées</t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
   </si>
   <si>
     <t>Procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t>Besoin de l'assistance technique et financière pour la mise en place de la Commission de conciliation et d'expertise douanière,
 -Formations des membres de la commission,
 -Sensibilisation et formation à tous les acteurs sur les procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t>Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>- un logiciel spécialisé pour le nouveau laboratoire
 - Mise en place d'un système de contrôles renforcés et informatisé à l'Import et l'export - Mise en place d'un système d'alerte rapide à l'importation - Appui à l'accréditation des laboratoires d'essai 
 - Laboratoire pour les technologies relatives aux produits alimentaires auprès de l'INRAP - Modernisation des laboratoires pour la santé animale, notamment l'infrastructure et les équipements auprès de l'IMRAP - Fourniture d'équipements pour les essais de produits alimentaires rapides et d'éléments utilisables pour la prise de décisions sur le terrain, en ce qui concerne la mainlevée pour les cargaisons de produits alimentaires auprès de l'INRAP d - Renforcement des installations de diagnostic concernant les parasites et les maladies auprès de l'INRAP
  - Sensibilisations de toutes les parties prenantes sur les procédures et règlementations relatives aux procédures d'essai</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Sensibilisation</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t>- Recrutement d'un consultant pour une étude de simulation relative à l'application des redevances et impositions sur les services rendus,
 - Réalisation d'une visite d'expérience dans un pays qui applique les redevances et impositions sur le service rendus</t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>- Formation et sensibilisation des acteurs stratégiques en matière du traitement avant arrivée,
 - Appui pour le développement d'un logiciel du Système d'information pour les acteurs sur le traitement automatisé des déclarations et documents avant l'arrivée des marchandises,
 - Dotation de matériels NTIC nécessaire pour de chaque autorité compétente aux frontières,
 - Mise en réseau des autorités aux frontières avec le Système d'information douanière</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t>-Mise en place de la réglementation nécessaire entre la douane et les banques 
 -Formations des techniciens et agents des douanes</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>- Engager un consultant pour la réalisation des temps moyens nécessaires à la mainlevée
 - Responsabiliser et former un personnel sur ces études</t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>- Formation et sensibilisation à tous les acteurs sur les conditions de l'agrément l'OEA</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>- Formation et sensibilisation des agents aux frontières et des opérateurs sur les procédures des envois accélérées</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>Mise en place d'un mécanisme d'échange et de coopération entre les institutions concernées</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>- Mise en place d'un guichet unique complet et fonctionnel
 - Disposer d'un guichet unique électronique</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -583,392 +547,392 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>4</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>4</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" t="s">
         <v>17</v>
-      </c>
-[...19 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>21</v>
+      <c r="B4">
+        <v>5.3</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I4" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="J4" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>6.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>25</v>
+      <c r="B5">
+        <v>6.1</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>6.2</v>
       </c>
-      <c r="B6" t="s">
-        <v>29</v>
+      <c r="B6">
+        <v>6.2</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I6" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.1</v>
       </c>
-      <c r="B7" t="s">
-        <v>31</v>
+      <c r="B7">
+        <v>7.1</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I7" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J7" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.2</v>
       </c>
       <c r="B8">
         <v>7.2</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I8" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="J8" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.6</v>
       </c>
-      <c r="B9" t="s">
-        <v>38</v>
+      <c r="B9">
+        <v>7.6</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I9" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="J9" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.7</v>
       </c>
-      <c r="B10" t="s">
-        <v>42</v>
+      <c r="B10">
+        <v>7.7</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I10" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="J10" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.8</v>
       </c>
-      <c r="B11" t="s">
-        <v>45</v>
+      <c r="B11">
+        <v>7.8</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I11" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="J11" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
-      <c r="B12" t="s">
-        <v>48</v>
+      <c r="B12">
+        <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I12" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="J12" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>52</v>
+      <c r="B13">
+        <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I13" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="J13" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">