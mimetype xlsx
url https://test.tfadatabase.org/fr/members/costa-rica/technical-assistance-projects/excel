--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -91,51 +91,51 @@
 Renseignements additionnels:
 Coordination du Ministère du commerce extérieur et du Conseil national de la facilitation des échanges, avec le soutien du Groupe de la Banque mondiale.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins</t>
   </si>
   <si>
     <t>10.2.2</t>
   </si>
   <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
     <t>Réaliser un inventaire des documents requis par les différents organismes gouvernementaux pour l'exportation, l'importation et le transit des marchandises.
 Concevoir et mettre en place un système d'échange de renseignements entre organismes gouvernementaux.
 Renseignements additionnels:
 Coordination du Ministère du commerce extérieur et du Conseil national de la facilitation des échanges, avec le soutien du Groupe de la Banque mondiale.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -429,51 +429,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -541,59 +541,50 @@
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>