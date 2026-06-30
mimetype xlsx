--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,98 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>30 juin 2019</t>
   </si>
   <si>
     <t>30 janvier 2023</t>
   </si>
   <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>Oui</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banque mondiale</t>
   </si>
   <si>
     <t>Procéder à un examen interne des formalités et prescriptions en matière de documents requis pour élaborer et exécuter un plan d'amélioration conformément aux obligations énoncées dans l'article.
 Renseignements additionnels:
 Coordination du Ministère du commerce extérieur et du Conseil national de la facilitation des échanges, avec le soutien du Groupe de la Banque mondiale.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins</t>
   </si>
   <si>
     <t>10.2.2</t>
   </si>
   <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
     <t>Réaliser un inventaire des documents requis par les différents organismes gouvernementaux pour l'exportation, l'importation et le transit des marchandises.
 Concevoir et mettre en place un système d'échange de renseignements entre organismes gouvernementaux.
 Renseignements additionnels:
 Coordination du Ministère du commerce extérieur et du Conseil national de la facilitation des échanges, avec le soutien du Groupe de la Banque mondiale.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
 </sst>
@@ -490,92 +493,92 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>10.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>10.2</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">