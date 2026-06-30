--- v1 (2025-12-30)
+++ v2 (2026-06-30)
@@ -12,311 +12,269 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>1 janvier 2019</t>
   </si>
   <si>
-    <t>1 janvier 2021</t>
+    <t>01 janvier 2021</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t xml:space="preserve">Equipement:
 -	Création de sites internet pour le CNFE
 -	6 ordinateurs portables
 -	4 ordinateurs de bureau
 -	4 onduleurs
 -	2 imprimantes multifonction
 -	Documents d’information sur l’AFE
 Formation:
 -	Collecte et traitement de données
 -	Diffusion de données
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
-  </si>
-[...1 lines deleted...]
-    <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">Formation sur :
 -	Elaboration et mise en œuvre de guide sur la publication des renseignements liés au commerce
 -	Team buildings entre l’administration et le secteur privé 
 -	Faire les mises à jours régulières sur internet des renseignements liés au commerce par des organismes compétents
 -	Equipement en matériel internet
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
-    <t>USAID, WB, FEAO</t>
+    <t>USAID, Banque mondiale, FEAO</t>
   </si>
   <si>
     <t xml:space="preserve">Formation:
 -	La gestion de point d’information
 -	Equipement
 -	6 ordinateurs portables
 -	4 ordinateurs de bureau
 -	4 onduleurs
 -	2 imprimantes multifonction
 -	Documents d’information sur l’AFE
 </t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
     <t>1 janvier 2020</t>
   </si>
   <si>
-    <t>1 janvier 2025</t>
-[...2 lines deleted...]
-    <t>WB, Borderless Alliance</t>
+    <t>01 janvier 2025</t>
+  </si>
+  <si>
+    <t>Banque mondiale, Borderless Alliance</t>
   </si>
   <si>
     <t xml:space="preserve">Vulgarisation et Sensibilisation sur les dispositions de l’AFE
 Appui à l’élaboration de textes juridiques pour encadrer la mesure
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Sensibilisation</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t xml:space="preserve">Vulgarisation et séminaire de sensibilisation sur les dispositions de l’AFE
 Formation des parties prenantes sur les meilleures pratiques en matière de consultation
 </t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
-    <t>GIZ, Allemagne</t>
+    <t>Allemagne, GIZ</t>
   </si>
   <si>
     <t>Formation des agents de la douane et des autres acteurs concernés sur le rendu des avis de classement, la réception, le traitement, le suivi et la publication des avis de classement</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t>30 juin 2026</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplines en matière de pénalités</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t>30 juin 2027</t>
   </si>
   <si>
-    <t>WB, FEAO</t>
+    <t>Banque mondiale, FEAO</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>OMD</t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
-    <t>USAID, WB</t>
+    <t>USAID, Banque mondiale</t>
   </si>
   <si>
     <t>Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>USAID, TMA</t>
   </si>
   <si>
     <t>Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
-    <t>10.6.1, 10.6.2, 10.6.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Recours aux courtiers en douane</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -683,553 +641,553 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
         <v>20</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>23</v>
+      <c r="B4">
+        <v>1.3</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="J4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>2.1</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>2.1</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" t="s">
         <v>27</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" t="s">
         <v>28</v>
       </c>
-      <c r="D5" t="s">
+      <c r="I5" t="s">
         <v>29</v>
       </c>
-      <c r="E5" t="s">
+      <c r="J5" t="s">
         <v>30</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.2</v>
       </c>
       <c r="B6">
         <v>2.2</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>3</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>3</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.1</v>
       </c>
-      <c r="B8" t="s">
-        <v>42</v>
+      <c r="B8">
+        <v>6.1</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>6.2</v>
       </c>
-      <c r="B9" t="s">
-        <v>46</v>
+      <c r="B9">
+        <v>6.2</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F9" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>6.3</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>6.3</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J10" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.2</v>
       </c>
       <c r="B11">
         <v>7.2</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E11" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="J11" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.6</v>
       </c>
-      <c r="B12" t="s">
-        <v>56</v>
+      <c r="B12">
+        <v>7.6</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="J12" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.7</v>
       </c>
-      <c r="B13" t="s">
-        <v>60</v>
+      <c r="B13">
+        <v>7.7</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="E13" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F13" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="J13" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>8</v>
       </c>
-      <c r="B14" t="s">
-        <v>65</v>
+      <c r="B14">
+        <v>8</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F14" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="J14" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.1</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F15" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J15" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.2</v>
       </c>
-      <c r="B16" t="s">
-        <v>71</v>
+      <c r="B16">
+        <v>10.2</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F16" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J16" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.4</v>
       </c>
-      <c r="B17" t="s">
-        <v>73</v>
+      <c r="B17">
+        <v>10.4</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F17" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="J17" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.6</v>
       </c>
-      <c r="B18" t="s">
-        <v>75</v>
+      <c r="B18">
+        <v>10.6</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F18" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J18" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>12</v>
       </c>
-      <c r="B19" t="s">
-        <v>77</v>
+      <c r="B19">
+        <v>12</v>
       </c>
       <c r="C19" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F19" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="J19" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">