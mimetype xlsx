--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -72,51 +72,51 @@
     <t>23 février 2023</t>
   </si>
   <si>
     <t>22 février 2027</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t>Union européenne, CNUCED</t>
   </si>
   <si>
     <t>Une assistance technique est nécessaire pour former le personnel affecté à la création du guichet unique, en particulier pour les processus liés à la simplification, ainsi que pour un transfert des connaissances qui permette aux autorités nationales compétentes de se tenir au courant des évolutions et de s'adapter aux nouvelles pratiques. Acquisition d'équipements des technologies de l'information et de la communication et d'autres types de matériel informatique.
 Une étude de viabilité a été réalisée et la CNUCED a élaboré un projet (qui date d'août 2014) mais faute de donateurs il ne peut pas être mis en oeuvre.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -410,51 +410,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -490,59 +490,50 @@
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>