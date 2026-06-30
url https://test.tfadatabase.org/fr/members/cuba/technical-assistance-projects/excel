--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -44,66 +44,66 @@
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>23 février 2023</t>
   </si>
   <si>
     <t>22 février 2027</t>
   </si>
   <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>Oui</t>
   </si>
   <si>
-    <t>CNUCED, Union européenne</t>
+    <t>Union européenne, CNUCED</t>
   </si>
   <si>
     <t>Une assistance technique est nécessaire pour former le personnel affecté à la création du guichet unique, en particulier pour les processus liés à la simplification, ainsi que pour un transfert des connaissances qui permette aux autorités nationales compétentes de se tenir au courant des évolutions et de s'adapter aux nouvelles pratiques. Acquisition d'équipements des technologies de l'information et de la communication et d'autres types de matériel informatique.
 Une étude de viabilité a été réalisée et la CNUCED a élaboré un projet (qui date d'août 2014) mais faute de donateurs il ne peut pas être mis en oeuvre.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -458,64 +458,64 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>10.4</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>10.4</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>