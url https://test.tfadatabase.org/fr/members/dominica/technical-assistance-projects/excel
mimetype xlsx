--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,210 +12,180 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>31 décembre 2019</t>
   </si>
   <si>
     <t>31 janvier 2021</t>
   </si>
   <si>
-    <t>Oui</t>
-[...1 lines deleted...]
-  <si>
     <t>Non</t>
   </si>
   <si>
     <t>Assistance technique pour la rédaction de la législation.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
-    <t>1 juin 2021</t>
+    <t>01 juin 2021</t>
   </si>
   <si>
     <t>Assistance technique pour la rédaction de la législation en vue d'établir le cadre juridique relatif à une unité nationale de traitement des demandes de décision en Dominique.</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Aide financière pour l'achat du matériel de laboratoire nécessaire.
 Assistance technique et renforcement des capacités pour l'accréditation de laboratoires en vue de la réalisation d'essais de confirmation sur les marchandises importées en Dominique.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
     <t>30 juin 2020</t>
   </si>
   <si>
     <t>Assistance technique pour l'établissement de la cartographie et des coûts des services fournis par les douanes, y compris l'élaboration d'un barème des redevances équitable et transparent.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique pour l'élaboration d'un guide sur la mesure du temps moyen nécessaire à la mainlevée des marchandises, de l'importation à la sortie du port d'entrée.
 Formation
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>Élaboration et application de directives juridiques pour le traitement des marchandises périssables.</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">Appui administratif/opérationnel pour l'élaboration d'un modèle de proposition commune harmonisée en matière de données à l'intention des organismes concernés présents aux frontières, y compris une proposition visant un paiement unique pour toutes les redevances.
 Le document conceptuel étant déjà élaboré, financement pour la construction d'une base de données et le recours à des services de conseil.
 Assistance technique pour la mise à jour du cadre législatif, institutionnel et réglementaire des organismes concernés.
 Formation pour les utilisateurs du guichet unique, y compris tous les organismes présents aux frontières, chargeurs et courtiers en douane, entre autres.
 Mise en place d'un mécanisme de suivi et d'évaluation.
 Sensibilisation du secteur privé.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>10.8.1, 10.8.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Marchandises refusées</t>
   </si>
   <si>
     <t>Élaboration de directives juridiques concernant la procédure applicable aux marchandises refusées et leur élimination et application de ces directives par les organismes concernés, par exemple les divisions de l'agriculture, le Bureau des normes et l'Unité de la salubrité de l'environnement, entre autres.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique et aide financière pour la présentation des renseignements actualisés requis au système ASYCUDA World.
 Formation des agents des douanes, des agents maritimes, des agents d'expédition, des regroupeurs et des transitaires aux nouveaux aspects de la présentation de rapports sur les cargaisons de marchandises dans le système ASYCUDA World.
 Assistance technique pour l'élaboration de lignes directrices relatives à l'échange de renseignements aux niveaux régional et international.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -575,305 +545,305 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
-[...8 lines deleted...]
-      <c r="G3" t="s">
+      <c r="J3" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="J4" t="s">
         <v>24</v>
-      </c>
-[...16 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>6.2</v>
       </c>
-      <c r="B5" t="s">
-        <v>29</v>
+      <c r="B5">
+        <v>6.2</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.6</v>
       </c>
-      <c r="B6" t="s">
-        <v>34</v>
+      <c r="B6">
+        <v>7.6</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.9</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>7.9</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.8</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>10.8</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>12</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>12</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="J10" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">