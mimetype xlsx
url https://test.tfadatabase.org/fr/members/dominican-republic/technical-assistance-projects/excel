--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,210 +12,189 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t>BID, OIRSA, USDA</t>
   </si>
   <si>
     <t xml:space="preserve">•	Un soutien technique et financier est nécessaire. Il convient d'établir un système d'évaluation comparative avec les pays les plus développés. En outre, examiner et adopter les meilleures pratiques de ces pays.
 •	Pour appliquer cette mesure, 150 000,00 $EU sont nécessaires.
 </t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestion des risques</t>
   </si>
   <si>
-    <t>1 juin 2023</t>
+    <t>01 juin 2023</t>
   </si>
   <si>
     <t>USDA</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien technique et financier nécessaire pour affronter efficacement tous les risques identifiés et qui pourraient survenir.
 •	Élaborer un plan de gestion des risques pour évaluer et déterminer les capacités et l'infrastructure nécessaires à long, moyen et court termes de manière à pouvoir raccourcir les temps d'attente, de chargement et de déchargement des marchandises transportées à destination et au départ de nos ports.
 •	Assurer une gestion des risques complète, dans le cadre de laquelle tous les accords bilatéraux et internationaux sont entièrement examinés.
 •	Assistance technique nécessaire pour que tous les organismes de commerce extérieur puissent assurer une gestion des risques intégrale (s'agissant des droits de douane, des impôts, des questions sanitaires et phytosanitaires, etc.).
 •	Pour appliquer cette mesure, 1 000 000,00 $EU sont nécessaires.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t xml:space="preserve">•	Renforcement des capacités afin que les fonctionnaires (intéressés) puissent mener des études sur le temps nécessaire à la mainlevée des marchandises.
 •	Assistance technique nécessaire pour que tous les organismes de commerce extérieur puissent assurer une gestion des risques intégrale (s'agissant des droits de douane, des impôts, des questions sanitaires et phytosanitaires, etc.).
 •	Pour appliquer cette mesure, 1 000 000,00 $EU sont nécessaires.
 </t>
   </si>
   <si>
     <t>Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t xml:space="preserve">•	Il convient d'élaborer une stratégie de communication et un programme de renforcement du contrôle.
 •	Assistance technique nécessaire pour que tous les organismes de commerce extérieur puissent assurer une gestion des risques intégrale (s'agissant des droits de douane, des impôts, des questions sanitaires et phytosanitaires, etc.).
 •	Pour appliquer cette mesure, 5 000 000,00 $EU sont nécessaires.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>BID, USDA</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien technique et financier nécessaire pour aider à améliorer la traçabilité des marchandises. Création d'un mécanisme de contrôle et de suivi depuis la source jusqu'à la destination et/ou adaptation du mécanisme déjà existant.
 •	Élaboration d'un système électronique d'alerte et de notification.
 •	Services de conseil pour la conception d'un manuel de gestion des produits périssables et l'élaboration de normes pour l'amélioration de la chaîne du froid pour les produits périssables.
 •	Création d'une infrastructure, modification de procédures, ateliers, etc., et estimation du coût de ces projets et programmes.
 •	Assistance technique nécessaire pour que tous les organismes de commerce extérieur puissent assurer une gestion des risques intégrale (s'agissant des droits de douane, des impôts, des questions sanitaires et phytosanitaires, etc.).
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t xml:space="preserve">•	Stratégie de communication entre organismes. Infrastructure informatique pour une communication efficace entre les organismes présents aux frontières, afin d'induire un changement d'habitudes suffisant pour permettre une plus grande souplesse dans les procédures.
 •	Assistance technique nécessaire pour que tous les organismes de commerce extérieur puissent assurer une gestion des risques intégrale (s'agissant des droits de douane, des impôts, des questions sanitaires et phytosanitaires, etc.).
 •	Pour appliquer cette mesure, 500 000,00 $EU sont nécessaires.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.2.1, 10.2.2, 10.2.3</t>
   </si>
   <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
     <t xml:space="preserve">•	La reconfiguration des processus, l'adoption d'un système d'analyse des risques et l'achat d'équipements, de logiciels et de véhicules pour les vérifications sont nécessaires. Il faut investir dans le renforcement des capacités du personnel.
 •	Renforcement des systèmes de contrôle de: la Direction générale du contrôle des médicaments (DNCD), le Ministère de l'agriculture, le Ministère de la défense, le CESAC.
 •	Assistance technique nécessaire pour que tous les organismes de commerce extérieur puissent assurer une gestion des risques intégrale (s'agissant des droits de douane, des impôts, des questions sanitaires et phytosanitaires, etc.).
 •	Pour appliquer cette mesure, 5 000 000,00 $EU sont nécessaires.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique et économique et intégration des secteurs public et privé nécessaires pour recruter des experts et développer les technologies de l'information et l'infrastructure.
 •	Il faut que la vérification des utilisateurs finaux et de l'utilisation finale soit introduite dans divers laboratoires de qualité accrédités qui garantissent la conformité des produits destinés à l'exportation.
 •	De plus, il faut évaluer, adapter et renforcer les objectifs et la portée de cet outil (Décret n° 626-12) pour l'aligner sur les stratégies et les objectifs à long, moyen et court termes figurant dans cet accord mondial sur le commerce.
 •	Acquisition de ressources technologiques destinées aux institutions douanières et au secteur logistique, mise en œuvre de restructurations.
 •	Application d'une stratégie de communication qui influe sur le changement d'habitudes des collaborateurs des institutions qui sont chargées du commerce extérieur.
 •	Assistance technique nécessaire pour que tous les organismes de commerce extérieur puissent assurer une gestion des risques intégrale (s'agissant des droits de douane, des impôts, des questions sanitaires et phytosanitaires, etc.).
 •	Pour appliquer cette mesure, 10 000 000,00 $EU sont nécessaires.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
@@ -579,291 +558,291 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>5.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>5.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.4</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>7.4</v>
+      </c>
+      <c r="C3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" t="s">
         <v>20</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.6</v>
       </c>
-      <c r="B4" t="s">
-        <v>23</v>
+      <c r="B4">
+        <v>7.6</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="J4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.8</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>7.8</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.9</v>
       </c>
-      <c r="B6" t="s">
-        <v>31</v>
+      <c r="B6">
+        <v>7.9</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="I6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>8</v>
       </c>
-      <c r="B7" t="s">
-        <v>36</v>
+      <c r="B7">
+        <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I7" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.2</v>
       </c>
-      <c r="B8" t="s">
-        <v>40</v>
+      <c r="B8">
+        <v>10.2</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="J8" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>44</v>
+      <c r="B9">
+        <v>10.4</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="J9" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">