--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -172,51 +172,51 @@
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique et économique et intégration des secteurs public et privé nécessaires pour recruter des experts et développer les technologies de l'information et l'infrastructure.
 •	Il faut que la vérification des utilisateurs finaux et de l'utilisation finale soit introduite dans divers laboratoires de qualité accrédités qui garantissent la conformité des produits destinés à l'exportation.
 •	De plus, il faut évaluer, adapter et renforcer les objectifs et la portée de cet outil (Décret n° 626-12) pour l'aligner sur les stratégies et les objectifs à long, moyen et court termes figurant dans cet accord mondial sur le commerce.
 •	Acquisition de ressources technologiques destinées aux institutions douanières et au secteur logistique, mise en œuvre de restructurations.
 •	Application d'une stratégie de communication qui influe sur le changement d'habitudes des collaborateurs des institutions qui sont chargées du commerce extérieur.
 •	Assistance technique nécessaire pour que tous les organismes de commerce extérieur puissent assurer une gestion des risques intégrale (s'agissant des droits de douane, des impôts, des questions sanitaires et phytosanitaires, etc.).
 •	Pour appliquer cette mesure, 10 000 000,00 $EU sont nécessaires.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -510,51 +510,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -805,59 +805,50 @@
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
         <v>19</v>
       </c>
       <c r="I9" t="s">
         <v>39</v>
       </c>
       <c r="J9" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>