--- v0 (2025-12-04)
+++ v1 (2026-06-30)
@@ -12,210 +12,199 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>15 janvier 2022</t>
   </si>
   <si>
     <t>15 juillet 2026</t>
   </si>
   <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>Oui</t>
   </si>
   <si>
-    <t>CNUCED, OMD, Royaume-Uni, Allemagne</t>
+    <t>Royaume-Uni, Allemagne, CNUCED, OMD</t>
   </si>
   <si>
     <t>Coopération pour la mise en place d'un système de consultations en ligne entre les institutions publiques et les utilisateurs. Ce programme devra recueillir et conserver les observations formulées par les personnes physiques ou morales en ce qui concerne les règlements et autres dispositions établies par différents organismes.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>15 janvier 2024</t>
   </si>
   <si>
     <t>15 janvier 2027</t>
   </si>
   <si>
     <t xml:space="preserve">Coopération pour le renforcement des laboratoires de diagnostic dans les domaines de la préservation des végétaux, de la santé des animaux et de la sécurité sanitaire des produits alimentaires. Cette contribution sera axée sur la mise en place d'une infrastructure appropriée aux fins de points de contrôle adaptés pour l'inspection et la quarantaine, la fourniture de matériel de laboratoire et de réactifs, entre autres choses.
 Une formation du personnel aux nouvelles méthodes d'analyse est par ailleurs requise, et une coopération est demandée pour l'organisation d'ateliers dans les domaines suivants:
 •	Mise en place de méthodes permettant d'assurer la qualité des activités mises en œuvre dans les laboratoires douaniers.
 •	Optimisation des processus en vue de remplir les conditions nécessaires pour satisfaire aux ISO.
 •	Évaluation, vérification et contrôle de l'état des laboratoires et des méthodes mises en œuvre.
 À cette fin, il est suggéré que le profil des exposants soit axé sur les éléments suivants:
 •	Élaboration de modèles de gestion des laboratoires; instructions et procédures; plans d'entretien et d'étalonnage du matériel; et instruments utilisés aux fins des analyses.
 •	Mise en place de systèmes de qualité dans les laboratoires douaniers.
 •	Mise en œuvre et application de méthodes.
 •	Analyse physique et chimique d'échantillons de marchandises aux fins de leur classement tarifaire.
 Mesures de sécurité pour la préservation des installations, équipements et autres instruments attribués à la division.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t xml:space="preserve">Coopération pour l'obtention de formations et d'une assistance technique pour la mise en œuvre de systèmes d'échange de renseignements relatifs aux niveaux de risque entre les pays; il faut aussi acquérir de meilleures pratiques et de nouveaux systèmes pour le traitement des marchandises à haut risque et à faible risque.
 Des services de conseils sur la gestion des risques, qui tiennent compte de tous les paramètres des institutions impliquées dans le commerce des marchandises, sont nécessaires.
 Par ailleurs, une coopération est demandée pour l'échange de renseignements (création de modèles statistiques, de prévisions et de meilleures pratiques en matière de gestion des risques) avec d'autres douanes et organismes de contrôle.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>15 janvier 2021</t>
   </si>
   <si>
-    <t>Non</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération en matière de formation et d'assistance technique en vue de la création de modèles statistiques, ainsi que de l'amélioration de la méthode d'attribution des contrôles a posteriori et des réexamens passifs ainsi que de leur mise en œuvre.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
-    <t>CNUCED, WTO, Royaume-Uni, Allemagne</t>
+    <t>Royaume-Uni, Allemagne, CNUCED, OMC</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Assistance technique pour l'établissement d'une feuille de route avant l'incorporation de nouveaux éléments dans le programme.
 2.	Assistance technique pour la conception de stratégies permettant d'établir des accords de reconnaissance mutuelle (ARM) entre la SENAE et d'autres administrations douanières en ce qui concerne les programmes d'OEA.
 3.	Assistance technique et financement pour le développement de la connectivité du système informatique douanier de la SENAE et des systèmes d'autres administrations douanières pour l'échange de renseignements, la gestion des risques et la reconnaissance mutuelle des programmes d'OEA.
 4.	Financement pour la systématisation du processus de demande, de renouvellement et de confirmation du statut d'OEA.
 5.	Financement pour participer aux visites de validation ou de confirmation (sur place) effectuées dans les entreprises candidates d'autres pays, afin d'incorporer de nouvelles pratiques internationales dans le programme d'OEA de l'Équateur.
 6.	Financement pour l'organisation de stages liés à la mise en œuvre du programme d'OEA, ainsi que de formations sur des sujets liés à la sécurité de la chaîne logistique internationale.
 7.	Financement pour participer à des congrès, séminaires et/ou foires nationales et internationales liés au programme d'OEA.
+, .	Assistance technique pour l'établissement d'une feuille de route avant l'incorporation de nouveaux éléments dans le programme.
+2.	Assistance technique pour la conception de stratégies permettant d'établir des accords de reconnaissance mutuelle (ARM) entre la SENAE et d'autres administrations douanières en ce qui concerne les programmes d'OEA.
+3.	Assistance technique et financement pour le développement de la connectivité du système informatique douanier de la SENAE et des systèmes d'autres administrations douanières pour l'échange de renseignements, la gestion des risques et la reconnaissance mutuelle des programmes d'OEA.
+4.	Financement pour la systématisation du processus de demande, de renouvellement et de confirmation du statut d'OEA.
+5.	Financement pour participer aux visites de validation ou de confirmation (sur place) effectuées dans les entreprises candidates d'autres pays, afin d'incorporer de nouvelles pratiques internationales dans le programme d'OEA de l'Équateur.
+6.	Financement pour l'organisation de stages liés à la mise en œuvre du programme d'OEA, ainsi que de formations sur des sujets liés à la sécurité de la chaîne logistique internationale.
+7.	Financement pour participer à des congrès, séminaires et/ou foires nationales et internationales liés au programme d'OEA.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>Cooperación para la creación de una plataforma digital única que permita, a las instituciones que intervienen en frontera, tener acceso a la información sobre los requerimientos de operaciones comerciales y acceder a las auditorías a la misma. A fin de operar los Centros Binacionales de Atención en Frontera (CEBAF) del eje vial Nro. 3 Macará – La Tina (Ecuador – Perú), que prevé alrededor de 120 puestos de trabajo de los dos países y facilitar el comercio, se requiere completar con el equipamiento de la edificación. Cooperación para la contratación, de profesionales químicos, que trabajen 24h 7 días, para cumplir con actividades de control de sustancias sujetas a fiscalización, en los pasos fronterizos de Rumichaca, San Miguel, Huaquillas y Macará, en los puertos y aeropuertos de Guayaquil y Quito. Es necesario adquirir estándares de estas sustancias para análisis cuantitativos y cualitativos (pruebas de identificación preliminar homologada – PIPH) Asimismo, se requiere tecnología e infraestructura para el diagnóstico de tratamientos cuarentenarios, incinerador y áreas de cuarentena; así como,movilización para traslados en puntos de frontera.
 Cooperación para incluir en los laboratorios equipos de tecnología RAMAN, infrarrojo (IRFT), cromatografía de gases masas (FIT), potenciómetros, refractómetros, dosímetros digitales, entre otros. Además, se requiere capacitación permanente para el personal que realiza actividades de control fronterizo, promoviendo el intercambio de experiencias con países de la región, por citar algunos temas: control de contenedores, nuevas sustancias psicoactivas, drogas de síntesis, nuevos métodos de camuflaje, nuevas técnicas de análisis químicos, entre otros. A fin de asegurar y proteger la integridad del país se requiere adquirir sistemas electrónicos de seguridad, como por ejemplo: barreras perimetrales, cámaras, sensores, scanner para personas y vehículo, entre otros. Adicionalmente, se requiere equipos de protección personal para el manejo de sustancias catalogadas sujetas a fiscalización.</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>15 janvier 2023</t>
   </si>
   <si>
     <t>15 juillet 2027</t>
   </si>
   <si>
-    <t>USAID, GATF, CNUCED, OMD, Canada, Allemagne</t>
+    <t>Canada, Allemagne, USAID, GATF, CNUCED, OMD</t>
   </si>
   <si>
     <t xml:space="preserve">Coopération pour la mise en place d'un système automatisé de registre électronique intégrant toutes les entités responsables de la publication de résolutions et de la délivrance de permis, de certificats, de licences automatiques et non automatiques, et à la fois des documents dits d'accompagnement (avant l'embarquement) et des documents justificatifs qui conditionnent l'importation et l'exportation.
 Coopération visant à accélérer l'intégration au guichet unique des nouvelles mesures de contrôle au moyen de certificats ou de documents conditionnant l'importation ou l'exportation, dès leur délivrance.
 Acquisition de composants technologiques et restructuration des systèmes internes des entités qui délivrent des documents de contrôle qui ne sont pas liés au VUE.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -585,249 +574,249 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>2.2</v>
       </c>
       <c r="B2">
         <v>2.2</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>5.3</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.4</v>
+      </c>
+      <c r="C4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.5</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>7.5</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.7</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>7.7</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="I6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>8</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">