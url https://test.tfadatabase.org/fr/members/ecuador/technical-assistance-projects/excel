--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
@@ -95,50 +95,53 @@
   <si>
     <t>15 janvier 2024</t>
   </si>
   <si>
     <t>15 janvier 2027</t>
   </si>
   <si>
     <t xml:space="preserve">Coopération pour le renforcement des laboratoires de diagnostic dans les domaines de la préservation des végétaux, de la santé des animaux et de la sécurité sanitaire des produits alimentaires. Cette contribution sera axée sur la mise en place d'une infrastructure appropriée aux fins de points de contrôle adaptés pour l'inspection et la quarantaine, la fourniture de matériel de laboratoire et de réactifs, entre autres choses.
 Une formation du personnel aux nouvelles méthodes d'analyse est par ailleurs requise, et une coopération est demandée pour l'organisation d'ateliers dans les domaines suivants:
 •	Mise en place de méthodes permettant d'assurer la qualité des activités mises en œuvre dans les laboratoires douaniers.
 •	Optimisation des processus en vue de remplir les conditions nécessaires pour satisfaire aux ISO.
 •	Évaluation, vérification et contrôle de l'état des laboratoires et des méthodes mises en œuvre.
 À cette fin, il est suggéré que le profil des exposants soit axé sur les éléments suivants:
 •	Élaboration de modèles de gestion des laboratoires; instructions et procédures; plans d'entretien et d'étalonnage du matériel; et instruments utilisés aux fins des analyses.
 •	Mise en place de systèmes de qualité dans les laboratoires douaniers.
 •	Mise en œuvre et application de méthodes.
 •	Analyse physique et chimique d'échantillons de marchandises aux fins de leur classement tarifaire.
 Mesures de sécurité pour la préservation des installations, équipements et autres instruments attribués à la division.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Gestion des risques</t>
+  </si>
+  <si>
+    <t>15 janvier 2028</t>
   </si>
   <si>
     <t xml:space="preserve">Coopération pour l'obtention de formations et d'une assistance technique pour la mise en œuvre de systèmes d'échange de renseignements relatifs aux niveaux de risque entre les pays; il faut aussi acquérir de meilleures pratiques et de nouveaux systèmes pour le traitement des marchandises à haut risque et à faible risque.
 Des services de conseils sur la gestion des risques, qui tiennent compte de tous les paramètres des institutions impliquées dans le commerce des marchandises, sont nécessaires.
 Par ailleurs, une coopération est demandée pour l'échange de renseignements (création de modèles statistiques, de prévisions et de meilleures pratiques en matière de gestion des risques) avec d'autres douanes et organismes de contrôle.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
   <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>15 janvier 2021</t>
   </si>
   <si>
     <t>Coopération en matière de formation et d'assistance technique en vue de la création de modèles statistiques, ainsi que de l'amélioration de la méthode d'attribution des contrôles a posteriori et des réexamens passifs ainsi que de leur mise en œuvre.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
@@ -632,188 +635,188 @@
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
       <c r="B4">
         <v>7.4</v>
       </c>
       <c r="C4" t="s">
         <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.5</v>
       </c>
       <c r="B5">
         <v>7.5</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.7</v>
       </c>
       <c r="B6">
         <v>7.7</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>8</v>
       </c>
       <c r="B7">
         <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
       <c r="B8">
         <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J8" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>