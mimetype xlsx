--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,407 +12,353 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t xml:space="preserve">	Formation et utilisation des meilleures pratiques internationales en matière de publication.
 	Développement des infrastructures pour les organismes compétents.
 	Formation du personnel des organismes compétents.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>30 juin 2027</t>
   </si>
   <si>
     <t xml:space="preserve">	Création d'un portail fournissant des informations commerciales exhaustives, doté d'une infrastructure moderne des technologies de l'information et de la communication (TIC).
 	Création de sites Web et établissement de critères et de procédures pour le suivi et la mise à jour des données.
 	Formation du personnel des organismes compétents.
 	Appui technique et financier pour la traduction dans l'une des langues officielles de l'OMC.
 </t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t xml:space="preserve">	Établissement du point d'information sur la facilitation des échanges et formation du personnel.
 	Mise en place de l'infrastructure des TIC nécessaire et acquisition de matériel.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>USAID, CLDP</t>
   </si>
   <si>
     <t xml:space="preserve">	Reconnaissance et formation sur les meilleures pratiques internationales en matière de décisions anticipées.
 	Formation des agents des douanes pour qu'ils fournissent des services de décision anticipée.
 	Développement de l'infrastructure des technologies de l'information et de la communication (TIC).
 	Fourniture d'un logiciel pour la mise en place d'un système de décision anticipée par le biais du réseau Internet, permettant aux négociants qui sont en contact avec l'autorité douanière d'obtenir tous les renseignements demandés.
 </t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>31 janvier 2025</t>
   </si>
   <si>
     <t xml:space="preserve">	Établissement d'un réseau électronique reliant tous les organismes présents aux frontières afin de faciliter le flux des notifications.
 	Formation du personnel à l'analyse des risques et au traitement de ces notifications.
 	Mise en place de l'infrastructure des TIC nécessaire pour les organismes compétents.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t>30 septembre 2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">	Mise en place de laboratoires pour effectuer des essais dans toutes les zones douanières.
 	Modernisation des laboratoires existants et acquisition de matériel.
 	Formation du personnel des laboratoires à l'utilisation des meilleures pratiques internationales.
 	Création d'un réseau électronique reliant tous les laboratoires à tous les organismes compétents et les reliant à l'autorité douanière.
 </t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t xml:space="preserve">	Développement de l'infrastructure des TIC nécessaire pour les organismes compétents afin de leur permettre de publier toutes les redevances et impositions se rapportant à l'importation et à l'exportation.
 	Formation du personnel concerné, dans tous les organismes compétents, en matière de publication et pour l'utilisation des meilleures pratiques internationales.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Développement de l'infrastructure des TIC nécessaire pour les organismes présents aux frontières et acquisition de matériel.
 	Création de centres logistiques à tous les postes frontière pour fournir ce service.
 	Formation du personnel des organismes présents aux frontières à l'utilisation des meilleures pratiques dans ce domaine.
 	Mise en place d'un système automatisé pour les risques communs de traitement des données avant l'arrivée des marchandises.
 </t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t xml:space="preserve">	Création d'administrations en lien avec le paiement par voie électronique pour tous les organismes compétents et établissement d'un système de garantie pour ces transactions financières.
 	Formation du personnel pour fournir ce service.
 	Développement de l'infrastructure des TIC pour l'administration des paiements électroniques.
 </t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestion des risques</t>
   </si>
   <si>
-    <t>WB, USDA, IFC, KOICA, Royaume-Uni, Union européenne</t>
+    <t>Royaume-Uni, Union européenne, Banque mondiale, USDA, IFC, KOICA</t>
   </si>
   <si>
     <t xml:space="preserve">	Développement de l'administration en matière de gestion des risques au sein de l'autorité douanière et de toutes les autorités compétentes et mise en place de l'infrastructure des TIC nécessaire.
 	Formation du personnel concerné pour fournir ce service conformément aux meilleures pratiques internationales.
 </t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>Union européenne</t>
   </si>
   <si>
     <t xml:space="preserve">	Formation du personnel concerné sur les derniers systèmes de comptabilité et d'audit, conformément aux mises à jour du commerce électronique et des prix de transfert.
 	Mise en place de l'infrastructure des TIC nécessaire.
 </t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>31 mars 2023</t>
   </si>
   <si>
-    <t>IFC, WB, Royaume-Uni</t>
+    <t>Royaume-Uni, IFC, Banque mondiale</t>
   </si>
   <si>
     <t xml:space="preserve">	Mise en place du programme pour la mesure du temps nécessaire à la mainlevée qui est adopté par l'OMD et formation du personnel.
 	Attribution d'un soutien technique conformément aux programmes de l'OMD.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t xml:space="preserve">	Reconnaissance des meilleures pratiques internationales et formation dans ce domaine en ce qui concerne les opérateurs agréés afin d'élargir la portée du système et d'inclure les petites et moyennes entreprises.
 	Développement de l'infrastructure des TIC nécessaire pour l'administration des opérateurs agréés au sein de l'autorité douanière.
 </t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
-    <t>USDA, Union européenne</t>
+    <t>Union européenne, USDA</t>
   </si>
   <si>
     <t xml:space="preserve">	Formation du personnel concerné au sein de l'autorité douanière sur l'utilisation des meilleures pratiques internationales conformément aux programmes de l'OMD.
 	Développement de l'infrastructure des TIC et des machines à rayons X nécessaires.
 	Établissement de critères/de nouveaux cadres pour faire face à l'augmentation régulière des importations du commerce électronique au moyen d'envois accélérés.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>USDA</t>
   </si>
   <si>
     <t xml:space="preserve">	Mise en place de laboratoires pour effectuer des essais sur toutes les marchandises périssables dans toutes les zones douanières.
 	Modernisation des laboratoires existants et acquisition d'équipements pour la mainlevée accélérée de ces marchandises.
 	Formation du personnel des laboratoires à l'utilisation des meilleures pratiques internationales.
 	Création d'un réseau électronique permettant de relier les laboratoires avec tous les organismes compétents et de les relier à l'autorité douanière.
 </t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
-    <t>CNUCED, Royaume-Uni</t>
+    <t>Royaume-Uni, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">	Attribution des fonds nécessaires pour établir un réseau électronique pour tous les organismes présents aux frontières.
 	Attribution des fonds nécessaires pour établir un système unifié de procédures applicables aux ports à la frontière.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>	Développement de l'infrastructure des TIC nécessaire pour les organismes compétents.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.2.1, 10.2.2, 10.2.3</t>
   </si>
   <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
     <t xml:space="preserve">	Reconnaissance des meilleures pratiques internationales et formation dans ce domaine en ce qui concerne la signature et la ratification électroniques pour permettre l'utilisation des copies électroniques des documents.
 	Développement de l'infrastructure des TIC nécessaire pour les organismes compétents afin de permettre l'utilisation des copies électroniques des documents.
 </t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>	Formation du personnel des organismes compétents à l'utilisation des meilleures pratiques internationales relatives aux procédures de facilitation des échanges et échange d'expériences avec d'autres pays dans ce domaine.</t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
     <t xml:space="preserve">	Mise en place de systèmes de gestion de réseaux électroniques pour tous les organismes présents aux frontières afin de faciliter le fonctionnement du guichet unique.
 	Mise en place de l'infrastructure des TIC nécessaire pour les organismes compétents et pour l'acquisition du matériel nécessaire.
 	Refonte des procédures pour les autorités compétentes et coordination des données pertinentes.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10</t>
+    <t>11.4, 11.5, 11.6, 11.7, 11.8, 11.9, 11.10, 11.17</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t xml:space="preserve">	Attribution des fonds nécessaires pour établir des voies distinctes pour le transit dans les ports égyptiens.
 	Fourniture de machines à rayons X à toutes les frontières douanières ayant des activités de transit.
 	Mise en place d'un réseau reliant les machines à rayons X aux niveaux national et international afin d'établir un mécanisme visant à assurer la coopération entre les douanes aux frontières pour échanger les images de camions en transit.
 	Mise en place d'un système GPS pour les conteneurs et les camions afin de sécuriser le système de transit.
 	Mise en place de dispositifs de suivi et de traçabilité.
 	Reconnaissance des meilleures pratiques internationales et formation dans ce domaine en ce qui concerne le fonctionnement du système de transit et l'utilisation de l'expertise internationale, en particulier européenne.
-</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">	Établissement d'une administration chargée de répondre aux demandes de renseignements concernant le transit.
+, 	Établissement d'une administration chargée de répondre aux demandes de renseignements concernant le transit.
 	Développement de l'infrastructure des TIC nécessaire pour cette administration et acquisition des équipements nécessaires.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t xml:space="preserve">	Développement de l'infrastructure des TIC nécessaire pour l'autorité douanière et mise en place d'un système de sécurisation des informations et de préservation de leur confidentialité.
 	Formation du personnel au mécanisme de mise en œuvre des accords sur l'assistance administrative et échange d'informations.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -724,51 +670,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J24"/>
+  <dimension ref="A1:J23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -784,728 +730,696 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>3</v>
       </c>
-      <c r="B5" t="s">
-        <v>24</v>
+      <c r="B5">
+        <v>3</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.1</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>5.1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
         <v>28</v>
       </c>
-      <c r="C6" t="s">
+      <c r="J6" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>5.3</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7">
+        <v>5.3</v>
+      </c>
+      <c r="C7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" t="s">
         <v>33</v>
       </c>
-      <c r="C7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>6.1</v>
       </c>
-      <c r="B8" t="s">
-        <v>39</v>
+      <c r="B8">
+        <v>6.1</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I8" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.1</v>
       </c>
-      <c r="B9" t="s">
-        <v>42</v>
+      <c r="B9">
+        <v>7.1</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="I9" t="s">
         <v>37</v>
       </c>
-      <c r="I9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.2</v>
       </c>
       <c r="B10">
         <v>7.2</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="J10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.4</v>
       </c>
-      <c r="B11" t="s">
-        <v>47</v>
+      <c r="B11">
+        <v>7.4</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="I11" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="J11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.5</v>
       </c>
-      <c r="B12" t="s">
-        <v>51</v>
+      <c r="B12">
+        <v>7.5</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="I12" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="J12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.6</v>
       </c>
-      <c r="B13" t="s">
-        <v>55</v>
+      <c r="B13">
+        <v>7.6</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="I13" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="J13" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.7</v>
       </c>
-      <c r="B14" t="s">
-        <v>61</v>
+      <c r="B14">
+        <v>7.7</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="I14" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="J14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.8</v>
       </c>
-      <c r="B15" t="s">
-        <v>64</v>
+      <c r="B15">
+        <v>7.8</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="I15" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="J15" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.9</v>
       </c>
-      <c r="B16" t="s">
-        <v>69</v>
+      <c r="B16">
+        <v>7.9</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="I16" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="J16" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>8</v>
       </c>
-      <c r="B17" t="s">
-        <v>73</v>
+      <c r="B17">
+        <v>8</v>
       </c>
       <c r="C17" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="I17" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="J17" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.1</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I18" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="J18" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.2</v>
       </c>
-      <c r="B19" t="s">
-        <v>82</v>
+      <c r="B19">
+        <v>10.2</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I19" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="J19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.3</v>
       </c>
       <c r="B20" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="C20" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I20" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="J20" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>10.4</v>
       </c>
-      <c r="B21" t="s">
-        <v>89</v>
+      <c r="B21">
+        <v>10.4</v>
       </c>
       <c r="C21" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="D21" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I21" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="J21" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>11</v>
       </c>
       <c r="B22" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="D22" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="I22" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="J22" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B23">
-        <v>11.17</v>
+        <v>12</v>
       </c>
       <c r="C23" t="s">
-        <v>95</v>
+        <v>81</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="I23" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="J23" t="s">
-        <v>81</v>
-[...31 lines deleted...]
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">