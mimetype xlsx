--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,295 +12,300 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>Oui</t>
   </si>
   <si>
-    <t>WB, IFC, WB, IFC</t>
+    <t>Banque mondiale, IFC</t>
   </si>
   <si>
     <t xml:space="preserve">1. 	Élaboration de manuels pratiques et de procédures opérationnelles normalisées pour les autres organismes présents aux frontières.
 2. 	Mise en place du Portail d'information commerciale (TIP).
+, . 	Élaboration de manuels pratiques et de procédures opérationnelles normalisées pour les autres organismes présents aux frontières.
+2. 	Mise en place du Portail d'information commerciale (TIP).
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t xml:space="preserve">1. 	Mise en place du Portail d'information commerciale (TIP).
 2. 	Établissement d'un secrétariat du Portail d'information commerciale pour le fonctionnement du Portail.
+, . 	Mise en place du Portail d'information commerciale (TIP).
+2. 	Établissement d'un secrétariat du Portail d'information commerciale pour le fonctionnement du Portail.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t xml:space="preserve">1. 	Formulation d'un cadre de coordination pour plusieurs organismes.
 2. 	Renforcement des capacités au moyen d'une formation destinée aux points d'information.
 3. 	Établissement ou désignation d'un point d'information pour les questions commerciales.
+, . 	Formulation d'un cadre de coordination pour plusieurs organismes.
+2. 	Renforcement des capacités au moyen d'une formation destinée aux points d'information.
+3. 	Établissement ou désignation d'un point d'information pour les questions commerciales.
 </t>
   </si>
   <si>
     <t>Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>22 février 2027</t>
   </si>
   <si>
     <t>22 août 2026</t>
   </si>
   <si>
     <t xml:space="preserve">1. 	Renforcement des capacités au moyen de programmes de formation et d'échange.
 2. 	Élaboration de règles et de procédures.
 3. 	Fourniture de matériel de laboratoire pour des essais dans plusieurs laboratoires nationaux.
 4. 	Développement d'infrastructures à différentes frontières pour les laboratoires.
+, . 	Renforcement des capacités au moyen de programmes de formation et d'échange.
+2. 	Élaboration de règles et de procédures.
+3. 	Fourniture de matériel de laboratoire pour des essais dans plusieurs laboratoires nationaux.
+4. 	Développement d'infrastructures à différentes frontières pour les laboratoires.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t xml:space="preserve">1. 	Renforcement des capacités au moyen d'une formation destinée aux agents des douanes et aux autres organismes pertinents.
 2. 	Élaboration d'une stratégie de gestion des risques.
 3. 	Établissement d'une unité de gestion des risques composée de représentants de tous les organismes pertinents présents aux frontières.
+, . 	Renforcement des capacités au moyen d'une formation destinée aux agents des douanes et aux autres organismes pertinents.
+2. 	Élaboration d'une stratégie de gestion des risques.
+3. 	Établissement d'une unité de gestion des risques composée de représentants de tous les organismes pertinents présents aux frontières.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t xml:space="preserve">1. 	Renforcement des capacités au moyen d'une formation destinée aux agents des douanes et aux autres organismes pertinents.
 2. 	Établissement d'une unité chargée du contrôle après dédouanement composée de représentants de tous les organismes pertinents présents aux frontières.
+, . 	Renforcement des capacités au moyen d'une formation destinée aux agents des douanes et aux autres organismes pertinents.
+2. 	Établissement d'une unité chargée du contrôle après dédouanement composée de représentants de tous les organismes pertinents présents aux frontières.
 </t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
-    <t>1. 	Assistance technique pour réaliser des études régulières sur le temps nécessaire à la mainlevée.</t>
+    <t>1. 	Assistance technique pour réaliser des études régulières sur le temps nécessaire à la mainlevée., . 	Assistance technique pour réaliser des études régulières sur le temps nécessaire à la mainlevée.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>22 février 2024</t>
   </si>
   <si>
-    <t>SIDA, SACU, Royaume-Uni, SIDA, SACU, Royaume-Uni</t>
+    <t>Royaume-Uni, SIDA, SACU</t>
   </si>
   <si>
     <t xml:space="preserve">1. 	Formation concernant les opérateurs agréés pour les agents des douanes et les organismes pertinents.
 2. 	Élaboration et mise en œuvre d'un programme pour les opérateurs agréés.
 3. 	Renforcement des capacités du Secrétariat national de l'Accord sur la facilitation des échanges.
+, . 	Formation concernant les opérateurs agréés pour les agents des douanes et les organismes pertinents.
+2. 	Élaboration et mise en œuvre d'un programme pour les opérateurs agréés.
+3. 	Renforcement des capacités du Secrétariat national de l'Accord sur la facilitation des échanges.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>30 avril 2025</t>
   </si>
   <si>
     <t xml:space="preserve">1. 	Mise à disposition d'une assistance technique pour la formulation de l'examen des processus opérationnels, y compris l'établissement de profils des organismes présents aux frontières.
 2. 	Élaboration d'un programme de mise en œuvre pour l'examen des processus opérationnels.
+, . 	Mise à disposition d'une assistance technique pour la formulation de l'examen des processus opérationnels, y compris l'établissement de profils des organismes présents aux frontières.
+2. 	Élaboration d'un programme de mise en œuvre pour l'examen des processus opérationnels.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t xml:space="preserve">1. 	Formulation d'un cadre législatif ou administratif pour les pratiques commerciales, le réexamen des formalités et des prescriptions en matière de documents requis, et la participation du secteur privé à la prise de décisions.
 2. 	Établissement d'un organisme ou désignation, au sein de l'administration des douanes et des autres organismes pertinents présents aux frontières, d'une autorité du gouvernement central chargée d'évaluer l'impact sur le commerce des formalités et documents requis. 
+, . 	Formulation d'un cadre législatif ou administratif pour les pratiques commerciales, le réexamen des formalités et des prescriptions en matière de documents requis, et la participation du secteur privé à la prise de décisions.
+2. 	Établissement d'un organisme ou désignation, au sein de l'administration des douanes et des autres organismes pertinents présents aux frontières, d'une autorité du gouvernement central chargée d'évaluer l'impact sur le commerce des formalités et documents requis. 
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>22 février 2028</t>
   </si>
   <si>
-    <t>1.	Élaboration d'un cadre alignant la législation nationale sur la Convention de Kyoto révisée de l'OMD et les autres normes internationales relatives aux formalités et procédures d'importation, d'exportation et de transit.</t>
+    <t>1.	Élaboration d'un cadre alignant la législation nationale sur la Convention de Kyoto révisée de l'OMD et les autres normes internationales relatives aux formalités et procédures d'importation, d'exportation et de transit., .	Élaboration d'un cadre alignant la législation nationale sur la Convention de Kyoto révisée de l'OMD et les autres normes internationales relatives aux formalités et procédures d'importation, d'exportation et de transit.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>22 février 2032</t>
   </si>
   <si>
     <t>22 février 2025</t>
   </si>
   <si>
-    <t>WB, WB</t>
+    <t>Banque mondiale</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Development of the following:
 a.	ICT or E-Government Strategy;
 b.	Digital National Plan/E-Commerce;
 c.	ICT infrastructure;
 d.	Single Window Policy/Strategy;
 e.	Feasibility study/master plan for the implementation of a national single window;
 f.	Assessment of national legislation for readiness for a single window implementation;
 g.	Analysis and harmonization of business processes and data requirements in the trade of goods;
 h.	Governance framework with agreed procedures and clear roles.
+, .	Development of the following:
+a.	ICT or E-Government Strategy;
+b.	Digital National Plan/E-Commerce;
+c.	ICT infrastructure;
+d.	Single Window Policy/Strategy;
+e.	Feasibility study/master plan for the implementation of a national single window;
+f.	Assessment of national legislation for readiness for a single window implementation;
+g.	Analysis and harmonization of business processes and data requirements in the trade of goods;
+h.	Governance framework with agreed procedures and clear roles.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
-    <t>SIDA, OMD, Royaume-Uni, SIDA, OMD, Royaume-Uni</t>
+    <t>Royaume-Uni, SIDA, OMD</t>
   </si>
   <si>
     <t xml:space="preserve">d. 	politique/stratégie du guichet unique;
 e. 	étude de faisabilité ou schéma directeur pour la mise en place d'un guichet unique national;
 f. 	évaluation de la législation nationale pour la préparation de la mise en place d'un guichet unique;
 g. 	analyse et harmonisation des processus opérationnels et des prescriptions en matière de données dans le commerce des marchandises;
 h. 	cadre de gouvernance avec des procédures convenues et des rôles clairs.
 </t>
   </si>
   <si>
     <t>Procédures institutionnelles</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -675,432 +680,432 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>19</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" t="s">
         <v>22</v>
       </c>
-      <c r="D4" t="s">
-[...14 lines deleted...]
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>5.3</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
         <v>25</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>26</v>
       </c>
-      <c r="D5" t="s">
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5" t="s">
         <v>27</v>
       </c>
-      <c r="E5" t="s">
+      <c r="J5" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>7.4</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" t="s">
         <v>31</v>
-      </c>
-[...22 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.5</v>
       </c>
-      <c r="B7" t="s">
-        <v>35</v>
+      <c r="B7">
+        <v>7.5</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.6</v>
       </c>
-      <c r="B8" t="s">
-        <v>38</v>
+      <c r="B8">
+        <v>7.6</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J8" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.7</v>
       </c>
-      <c r="B9" t="s">
-        <v>42</v>
+      <c r="B9">
+        <v>7.7</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="J9" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>8</v>
       </c>
-      <c r="B10" t="s">
-        <v>47</v>
+      <c r="B10">
+        <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I10" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.1</v>
       </c>
       <c r="B11" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="J11" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.3</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="J12" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>61</v>
+      <c r="B13">
+        <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="D13" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="E13" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="I13" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="J13" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>12</v>
       </c>
-      <c r="B14" t="s">
-        <v>68</v>
+      <c r="B14">
+        <v>12</v>
       </c>
       <c r="C14" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>25</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>61</v>
+      </c>
+      <c r="I14" t="s">
+        <v>62</v>
+      </c>
+      <c r="J14" t="s">
         <v>63</v>
-      </c>
-[...16 lines deleted...]
-        <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">