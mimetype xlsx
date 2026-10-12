--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -248,51 +248,51 @@
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
     <t>Banque mondiale, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance nécessaire:
 •	Politique/cadre juridique – assistance technique pour l'examen des lois pertinentes en vue de l'établissement d'un guichet unique national complet.
 Assistance technique nécessaire pour définir un calendrier clair pour la mise en place du guichet unique.
 •	Procédures – élaboration de procédures et d'un aide mémoire fonctionnels pour établir efficacement un guichet unique national.
 •	Institutions – assistance technique pour renforcer les capacités des organismes présents aux frontières pertinents en vue de l'établissement d'un guichet unique national.
 •	Ressources humaines et formation – nécessité de renforcer les capacités des fonctionnaires des organismes présents aux frontières pertinents et des entreprises pour les sensibiliser, les équiper et les former en vue de l'établissement d'un guichet unique national.
 •	TIC – assistance pour assurer un accès de haut niveau, ou au moins raisonnable, au matériel TIC, en particulier pour les autres organismes présents aux frontières.
 •	Infrastructure/matériel – assistance nécessaire pour l'installation du matériel et des systèmes TIC adéquats dans certains organismes et aux points d'entrée.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Sensibilisation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -586,51 +586,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -954,59 +954,50 @@
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>51</v>
       </c>
       <c r="I11" t="s">
         <v>52</v>
       </c>
       <c r="J11" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>