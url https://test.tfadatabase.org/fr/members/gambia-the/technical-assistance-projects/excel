--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,154 +12,139 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
     <t>31 décembre 2027</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>-	Soutien pour l'accréditation du Laboratoire national de tests alimentaires et du Laboratoire d'analyses physicochimiques.
 -	Mise en place d'un nouveau laboratoire pour les autorités douanières.
 -	Formation du personnel.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t>-	Renforcement du cadre juridique en vue de favoriser le système de paiement électronique
 -	Élaboration des politiques et procédures pertinentes pour mettre en œuvre le paiement par voie électronique.
 -	Achat et installation des technologies et équipements appropriés.
 -	Renforcement des capacités des douanes, du Ministère de la communication et de l'économie numérique, des institutions pertinentes et des parties prenantes d'établir et de mettre en œuvre un système de paiement électronique efficace.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
     <t>-	Conception et élaboration d'un programme d'opérateurs agréés.
 -	Renforcement des capacités des douanes et autres parties prenantes d'exécuter le programme.
 -	Élaboration d'un cadre permettant aux autorités douanières de contrôler la conformité des opérateurs.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>22 février 2020</t>
   </si>
   <si>
     <t>-	Examen et harmonisation des procédures opérationnelles des organismes présents aux frontières.
 -	Formation du personnel des différents organismes de réglementation présents aux frontières.
 -	Élaboration d'un cadre permettant aux organismes présents aux frontières de procéder conjointement au dédouanement.
 -	Renforcement de la coopération avec d'autres Membres pour coordonner les procédures aux points de passage des frontières pour faciliter le commerce transfrontières.
 -	Renforcement de la coopération en vue d'acquérir les ressources voulues pour établir des guichets uniques à la frontière.</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>-	Examen de la législation pertinente et établissement du cadre juridique pour le développement d'un guichet unique.
 -	Achat de matériel et infrastructures pour la création du guichet unique.
 -	Renforcement des capacités des douanes, des organismes aux frontières et des institutions concernées en vue de la mise en œuvre du guichet unique.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -515,189 +500,189 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>5.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>5.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.2</v>
       </c>
       <c r="B3">
         <v>7.2</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J3" t="s">
         <v>18</v>
-      </c>
-[...16 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.7</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.7</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
         <v>21</v>
       </c>
-      <c r="C4" t="s">
+      <c r="J4" t="s">
         <v>22</v>
-      </c>
-[...16 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>8</v>
       </c>
-      <c r="B5" t="s">
-        <v>26</v>
+      <c r="B5">
+        <v>8</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>10.4</v>
       </c>
-      <c r="B6" t="s">
-        <v>30</v>
+      <c r="B6">
+        <v>10.4</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
         <v>12</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">