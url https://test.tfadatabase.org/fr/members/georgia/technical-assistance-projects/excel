--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,126 +12,126 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>31 décembre 2018</t>
   </si>
   <si>
-    <t>Oui</t>
-[...1 lines deleted...]
-  <si>
     <t>Non</t>
   </si>
   <si>
     <t>1. Structurer et adopter la législation primaire et secondaire pertinente pour établir l'institut des opérateurs économiques agréés (OEA):
+- accorder le statut d'OEA en délivrant un certificat approprié (simplification douanière, sécurité, complet);
+- critères d'octroi du statut d'OEA;
+- avantages pour les OEA;
+- demande du statut d'OEA;
+- surveillance des OEA.
+2. Former le personnel des douanes géorgiennes en partageant l'expérience pratique des pays de l'UE., . Structurer et adopter la législation primaire et secondaire pertinente pour établir l'institut des opérateurs économiques agréés (OEA):
 - accorder le statut d'OEA en délivrant un certificat approprié (simplification douanière, sécurité, complet);
 - critères d'octroi du statut d'OEA;
 - avantages pour les OEA;
 - demande du statut d'OEA;
 - surveillance des OEA.
 2. Former le personnel des douanes géorgiennes en partageant l'expérience pratique des pays de l'UE.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t>31 décembre 2019</t>
   </si>
   <si>
     <t xml:space="preserve">Accéder aux conventions sur la simplification des formalités dans le commerce des marchandises (document administratif unique), à la Convention relative à un régime de transit commun et à la mise en œuvre du nouveau système informatisé de transit:
 -	Fournir des conseils et des recommandations en vue d'élaborer les lignes directrices pertinentes pour la mise en œuvre de nouvelles réglementations du droit douanier concernant le transit; examiner et suivre tous les arrangements juridiques, administratifs et procéduraux nécessaires;
 -	Fournir une assistance pour établir une équipe chargée de la mise en œuvre des processus et une équipe responsable des aspects informatiques en vue de la mise en œuvre du nouveau système informatisé de transit;
 -	Fournir une assistance pour élaborer des modèles de processus (fonctions de base du nouveau système informatisé de transit: procédures normales et simplifiées, information; et procédure de restitution; gestion des garanties; procédure de repli; gestion des données liées au commerce (autorisation));
 -	Fournir une assistance en vue d'élaborer des spécifications fonctionnelles pour le module de transit: spécifications de toutes les prescriptions concernant les fonctions de base du nouveau système informatisé de transit; spécifications de toutes les prescriptions concernant la gestion des garanties du système; spécifications de toutes les prescriptions concernant l'information et la procédure de restitution du système; spécifications de toutes les prescriptions concernant la gestion des autorisations; spécifications de toutes les prescriptions concernant la gestion des risques pour le système; spécifications de toutes les prescriptions concernant les procédures de repli dans le système;
 -	Établissement d'une politique de sensibilisation au commerce;
 -	Formation du personnel des douanes; formation des formateurs.
 </t>
   </si>
   <si>
-    <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation, Procédures institutionnelles, Sensibilisation</t>
+    <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -479,102 +479,102 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>7.7</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>7.7</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="I2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>11</v>
       </c>
       <c r="B3">
         <v>11.9</v>
       </c>
       <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="J3" t="s">
         <v>18</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">