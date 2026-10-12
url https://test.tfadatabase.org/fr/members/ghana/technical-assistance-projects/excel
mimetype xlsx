--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -295,51 +295,51 @@
     <t>Soutien pour l'adoption de lois nationales (études comparatives et études de cas basées sur les meilleures pratiques); élaboration d'un cadre politique pour l'établissement d'équipes de gestion intégrée des frontières afin d'identifier les parties prenantes concernées et de formaliser les liens.
 Soutien pour l'acquisition d'infrastructure TIC et d'outils de communication afin d'améliorer la collecte et l'échange de renseignements; et soutien pour l'acquisition de véhicules afin d'améliorer la mobilité et la coordination.</t>
   </si>
   <si>
     <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>Soutien pour la mise en œuvre d'initiatives de renforcement des capacités facilitées par des experts de l'OMD afin d'aider le Ghana à se conformer à la Convention de Kyoto révisée.</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>Soutien pour l'élaboration d'un cadre juridique dans lequel le partage et la collecte de renseignements dans le cadre de la coopération douanière pourraient être améliorés.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -633,51 +633,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1381,59 +1381,50 @@
         <v>84</v>
       </c>
       <c r="D24" t="s">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>79</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="I24" t="s">
         <v>85</v>
       </c>
       <c r="J24" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>