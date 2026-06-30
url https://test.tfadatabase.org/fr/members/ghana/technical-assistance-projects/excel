--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,376 +12,319 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>22 juin 2020</t>
   </si>
   <si>
     <t>22 juin 2022</t>
   </si>
   <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>Oui</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banque mondiale</t>
   </si>
   <si>
     <t>Soutien pour l'adoption de lois et l'élaboration d'un cadre politique; ressources humaines/formation; technologies de l'information et de la communication (TIC) et infrastructures.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien pour l'élaboration d'un cadre politique pour la publication de renseignements sur Internet; mise en place de procédures pour la publication; ressources humaines/formation; TIC et matériel d'infrastructure.
 Soutien complémentaire pour la diffusion de renseignements en français et en espagnol.
 </t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>22 septembre 2020</t>
   </si>
   <si>
     <t>Soutien pour l'élaboration d'un cadre politique et de procédures; TIC et matériel d'infrastructure; ressources humaines/formation du personnel des points d'information.</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
-    <t>Non</t>
-[...1 lines deleted...]
-  <si>
     <t>Soutien pour l'élaboration d'un cadre politique et de procédures; TIC et matériel d'infrastructure; ressources humaines/formation du personnel du point de notification.</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
     <t>Soutien pour l'élaboration d'un cadre politique, d'un mécanisme et de procédures pour les consultations avec les négociants.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>Soutien pour l'élaboration d'un cadre politique et de procédures.</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien pour l'élaboration d'un cadre politique et de procédures; TIC et matériel d'infrastructure; ressources humaines/formation des fonctionnaires des douanes.
 Soutien pour la création de mécanismes pour sauvegarder la mémoire institutionnelle dans le domaine des décisions anticipées (infrastructure des TIC pour les processus de stockage et d'archivage des données).
 Soutien pour le renforcement des capacités des négociants afin de les aider à comprendre les problèmes liés aux décisions anticipées.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t>22 juin 2023</t>
   </si>
   <si>
     <t>Soutien pour l'élaboration d'un cadre politique; création d'institutions pour les recours; établissement de procédures de recours.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>22 décembre 2025</t>
   </si>
   <si>
     <t>Soutien pour l'élaboration d'un cadre politique, de procédures et de manuels opérationnels; technologies de l'information et de la communication et matériel d'infrastructure; ressources humaines/ formation du personnel pour l'inspection conjointe.</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>22 mars 2024</t>
   </si>
   <si>
     <t>Soutien pour l'élaboration d'un cadre politique et de procédures pour le personnel des institutions d'essai: Division des douanes de l'Administration fiscale du Ghana (GRA CD), Autorité des normes du Ghana (GSA) et l'Agence des produits alimentaires et pharmaceutiques (FDA).</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t>22 décembre 2022</t>
   </si>
   <si>
     <t>22 juin 2025</t>
   </si>
   <si>
     <t>Soutien pour l'examen juridique et l'harmonisation des mandats des institutions; élaboration d'un cadre politique et de procédures; formation des fonctionnaires à la comptabilité analytique pour les redevances et impositions.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
     <t>Soutien pour la poursuite de la rationalisation et de l'harmonisation des procédures et processus concernant les redevances et impositions.</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>Soutien pour l'élaboration de procédures; TIC et matériel d'infrastructure; ressources humaines/formation des fonctionnaires des douanes et des parties prenantes.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t>Soutien pour l'élaboration de procédures pour le paiement électronique; TIC et matériel d'infrastructure pour sécuriser les paiements en ligne interbancaires et multiplates-formes.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>22 mars 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien pour la définition et l'harmonisation des procédures et processus de gestion durable des risques qui sont nécessaires pour identifier les risques et les classer correctement;
 Soutien pour l'acquisition d'infrastructure TIC (scanners modernes) et de matériel, ainsi que pour la formation et le renforcement des capacités des parties prenantes concernées en matière de gestion des risques.
 </t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>22 septembre 2023</t>
   </si>
   <si>
     <t>Soutien pour l'élaboration de procédures et la mise en œuvre d'initiatives de renforcement des capacités pour s'assurer que la Division des douanes de l'Administration fiscale du Ghana gère convenablement les problèmes liés au contrôle après dédouanement.</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>22 août 2020</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t>Soutien pour la mise en œuvre de programmes de renforcement des capacités et l'élaboration d'un cadre politique (juridique) et d'un manuel de procédures énonçant les mesures que doit prendre la Division des douanes de l'Administration fiscale du Ghana pour garantir le respect de cet article.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>22 février 2021</t>
   </si>
   <si>
     <t>22 septembre 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien nécessaire pour organiser des programmes de formation facilités par des experts de l'Organisation mondiale des douanes (OMD) à l'intention des fonctionnaires chargés du processus de validation;
 Soutien pour l'élaboration de cadres politiques et de procédures pour l'administration des douanes et d'autres organismes de réglementation; et
 Soutien pour la mise en place d'un bureau dédié (secrétariat) et pour l'acquisition de l'infrastructure TIC nécessaire pour répondre aux besoins des opérateurs et des autres institutions pertinentes.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien pour la révision des procédures existantes relatives aux envois accélérés afin de prendre en considération les institutions et organismes de réglementation, comme la Direction des services de protection et de réglementation phytosanitaires (PPRSD) du Ministère de l'alimentation et de l'agriculture (MOFA), l'Autorité des normes du Ghana (GSA), etc.
 Soutien pour la mise en œuvre d'une initiative de formation et de renforcement des capacités par l'équipe du courrier (opérateur(s) de la plate-forme de guichet unique pour les anciennes et nouvelles parties prenantes); et
 Soutien pour l'établissement d'un laboratoire des douanes au terminal de marchandises (manutentionnaires).
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien pour l'élaboration d'un cadre politique et de procédures pour l'administration des douanes et les autres organismes de réglementation et parties prenantes, et soutien pour l'acquisition de scanners standard afin de respecter les normes internationales.
 Soutien pour l'acquisition d'infrastructure et de matériel TIC normalisés pour contrôler les marchandises périssables et assurer la régulation de la température.
 Soutien pour l'élaboration de procédures d'exportation simplifiées, et de programmes de formation et de sensibilisation connexes pour les fonctionnaires et les parties prenantes.
 </t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>22 septembre 2025</t>
   </si>
   <si>
     <t>Soutien pour l'adoption de lois nationales (études comparatives et études de cas basées sur les meilleures pratiques); élaboration d'un cadre politique pour l'établissement d'équipes de gestion intégrée des frontières afin d'identifier les parties prenantes concernées et de formaliser les liens.
 Soutien pour l'acquisition d'infrastructure TIC et d'outils de communication afin d'améliorer la collecte et l'échange de renseignements; et soutien pour l'acquisition de véhicules afin d'améliorer la mobilité et la coordination.</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>Soutien pour la mise en œuvre d'initiatives de renforcement des capacités facilitées par des experts de l'OMD afin d'aider le Ghana à se conformer à la Convention de Kyoto révisée.</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>Soutien pour l'élaboration d'un cadre juridique dans lequel le partage et la collecte de renseignements dans le cadre de la coopération douanière pourraient être améliorés.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -754,728 +697,728 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="J4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>25</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>29</v>
+      <c r="B6">
+        <v>2.1</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="J6" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="J7" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
-      <c r="B8" t="s">
-        <v>35</v>
+      <c r="B8">
+        <v>3</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="J8" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>4</v>
       </c>
-      <c r="B9" t="s">
-        <v>39</v>
+      <c r="B9">
+        <v>4</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="J9" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.1</v>
       </c>
-      <c r="B10" t="s">
-        <v>44</v>
+      <c r="B10">
+        <v>5.1</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I10" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="J10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>5.3</v>
       </c>
-      <c r="B11" t="s">
-        <v>48</v>
+      <c r="B11">
+        <v>5.3</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I11" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="J11" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>6.1</v>
       </c>
-      <c r="B12" t="s">
-        <v>52</v>
+      <c r="B12">
+        <v>6.1</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I12" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="J12" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6.2</v>
       </c>
-      <c r="B13" t="s">
-        <v>58</v>
+      <c r="B13">
+        <v>6.2</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E13" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I13" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="J13" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.1</v>
       </c>
-      <c r="B14" t="s">
-        <v>61</v>
+      <c r="B14">
+        <v>7.1</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="J14" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.2</v>
       </c>
       <c r="B15">
         <v>7.2</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I15" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="J15" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.4</v>
       </c>
-      <c r="B16" t="s">
-        <v>68</v>
+      <c r="B16">
+        <v>7.4</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I16" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="J16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.5</v>
       </c>
-      <c r="B17" t="s">
-        <v>72</v>
+      <c r="B17">
+        <v>7.5</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="D17" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I17" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="J17" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.6</v>
       </c>
-      <c r="B18" t="s">
-        <v>76</v>
+      <c r="B18">
+        <v>7.6</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="I18" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="J18" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>7.7</v>
       </c>
-      <c r="B19" t="s">
-        <v>81</v>
+      <c r="B19">
+        <v>7.7</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="D19" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="E19" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="I19" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="J19" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>7.8</v>
       </c>
-      <c r="B20" t="s">
-        <v>87</v>
+      <c r="B20">
+        <v>7.8</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I20" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="J20" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>7.9</v>
       </c>
-      <c r="B21" t="s">
-        <v>91</v>
+      <c r="B21">
+        <v>7.9</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>75</v>
       </c>
       <c r="D21" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="E21" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="I21" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="J21" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
-      <c r="B22" t="s">
-        <v>95</v>
+      <c r="B22">
+        <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="D22" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="E22" t="s">
-        <v>97</v>
+        <v>79</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I22" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="J22" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.1</v>
       </c>
       <c r="B23" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="C23" t="s">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I23" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="J23" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>12</v>
       </c>
-      <c r="B24" t="s">
-        <v>102</v>
+      <c r="B24">
+        <v>12</v>
       </c>
       <c r="C24" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="D24" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
-        <v>97</v>
+        <v>79</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I24" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="J24" t="s">
-        <v>105</v>
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">