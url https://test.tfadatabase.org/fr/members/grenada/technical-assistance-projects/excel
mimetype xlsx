--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,264 +12,240 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t>30 juin 2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance nécessaire:
 Politiques/cadre juridique
 Expertise technique pour l'élaboration de publications accessibles.
 Ressources humaines/formation
 Formation des fonctionnaires des organismes pertinents présents aux frontières afin qu'ils comprennent leurs fonctions et responsabilités individuelles dans le domaine de la facilitation des échanges.
 Cette formation aidera à identifier les supports appropriés pour les publications des organismes.
 TIC
 Mise en place de sites Web conviviaux permettant de trouver et de consulter facilement les renseignements pertinents.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t>30 juin 2027</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance nécessaire:
 Politiques/cadre juridique
 Assistance technique pour l'élaboration de lois et de politiques permettant d'administrer et d'appliquer les décisions anticipées de manière efficace.
 Procédures
 Assistance technique pour l'élaboration de lignes directrices spécifiques et claires concernant les procédures permettant de mettre en œuvre et de faire appliquer les décisions anticipées.
 Ressources humaines/formation
 Formation du personnel des douanes, des courtiers en douane et des importateurs aux procédures relatives aux décisions anticipées et à leur importance ainsi qu'à leurs modalités d'application.
 Formation portant sur la classification tarifaire, les règles d'origine et l'évaluation à l'intention des agents des douanes.
 TIC
 Assistance technique pour l'intégration des décisions anticipées dans les systèmes douaniers automatisés.
 </t>
   </si>
   <si>
-    <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Procédures institutionnelles</t>
-[...2 lines deleted...]
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
+    <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance nécessaire:
 Politiques/cadre juridique
 Assistance technique pour l'élaboration de politiques et de procédures en vue de la mise en place de procédures de recours ou de réexamen efficaces.
 Procédures
 Assistance pour élaborer des procédures de recours et pour faire en sorte que ces procédures soient connues et partagées avec les milieux d'affaires.
 Assistance technique pour l'élaboration de procédures opérationnelles normalisées pour les douanes.Ressources humaines/formation
 Assistance technique pour le développement et le renforcement des capacités des principales parties prenantes (organismes présents aux frontières) aux fins d'une meilleure compréhension des procédures de recours et de réexamen.
 Formation aux procédures douanières à l'intention des membres de la Commission de recours.
 Infrastructure/matériel
 Locaux et matériel pour aménager le bureau de la Commission de recours.
 </t>
   </si>
   <si>
-    <t>Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Procédures institutionnelles</t>
-[...2 lines deleted...]
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
+    <t>Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance nécessaire:
 Politiques/cadre juridique
 Assistance pour l'élaboration de politiques et de lois en vue de faciliter l'application de redevances et impositions par les douanes et les autres organismes présents aux frontières.
 Procédures
 Assistance technique pour l'élaboration de la structure tarifaire et la définition de ses modalités d'application pour les importateurs et les exportateurs.
 Ressources humaines/formation
 Formation du personnel des douanes et d'autres organismes portant sur l'application de redevances et autres impositions perçues à la frontière.
 Recherche et analyse
 Conseils pour mener des travaux de recherche et d'analyse dans le cadre de l'application des redevances et la mise en œuvre. 
 </t>
   </si>
   <si>
-    <t>Cadre législatif et réglementaire, Ressources humaines et formation, Diagnostic et evaluation des besoins</t>
-[...2 lines deleted...]
-    <t>6.2 (i), 6.2 (ii)</t>
+    <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
     <t>30 juin 2030</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance nécessaire:
 Politiques/cadre juridique
 Assistance pour l'élaboration de politiques et de lois en vue de faciliter l'application de redevances et impositions par les douanes et les autres organismes présents aux frontières.
 Procédures
 Assistance technique pour l'élaboration de la structure tarifaire et la définition de ses modalités d'application pour les importateurs et les exportateurs.
 Ressources humaines/formation
 Formation du personnel des douanes et d'autres organismes portant sur l'application de redevances et autres impositions perçues à la frontière.
 Recherche et analyse
 Conseils pour mener des travaux de recherche et d'analyse dans le cadre de l'application des redevances et la mise en œuvre.
 </t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance nécessaire:
 Procédures
 Assistance technique requise pour le développement de l'infrastructure des TIC (matériel et logiciel).
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance nécessaire:
 Politiques
 Assistance technique pour l'élaboration de politiques visant la publication des temps moyens nécessaires à la mainlevée conformément à l'AFE.
 Procédures
 Assistance pour élaborer des procédures à suivre pour la publication et la mesure régulières des temps moyens nécessaires à la mainlevée.
 Ressources humaines/formation
 Assistance technique pour former le personnel compétent au sein de l'administration des douanes et des autres organismes présents aux frontières.
 Matériel
 Mise à jour des ordinateurs et des logiciels des organismes présents aux frontières pour qu'ils soient compatibles avec le système douanier automatisé.
 </t>
   </si>
   <si>
-    <t>Cadre législatif et réglementaire, Ressources humaines et formation, Technologies de l’information et de la communication (TIC), Infrastructure et equipment</t>
-[...2 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
+    <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance nécessaire:
 Politiques/cadre juridique
 Assistance technique pour examiner la législation pertinente des différents organismes présents aux frontières en vue de mettre en place un guichet unique à l'usage de l'ensemble de ces organismes.
 Assistance technique visant à définir un calendrier clair pour le déploiement et la mise en œuvre du guichet unique.
 Assistance nécessaire:
 Politiques/cadre juridique
 Assistance technique pour examiner la législation pertinente des différents organismes présents aux frontières en vue de mettre en place un guichet unique à l'usage de l'ensemble de ces organismes.
 Assistance technique visant à définir un calendrier clair pour le déploiement et la mise en œuvre du guichet unique.
 Procédures
 Assistance pour l'élaboration de procédures efficientes et efficaces visant à établir le guichet unique national.
 Ressources humaines/formation
 Formation et renforcement des capacités des organismes compétents présents aux frontières. Activités de sensibilisation auprès des entreprises en vue d'établir le guichet unique.
 </t>
   </si>
   <si>
-    <t>Cadre législatif et réglementaire, Ressources humaines et formation, Procédures institutionnelles, Sensibilisation</t>
+    <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -617,276 +593,276 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.4</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.4</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>4</v>
       </c>
-      <c r="B4" t="s">
-        <v>24</v>
+      <c r="B4">
+        <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>6.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>6.1</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>6.2</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>6.2</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>13</v>
+      </c>
+      <c r="I6" t="s">
         <v>30</v>
       </c>
-      <c r="E6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.2</v>
       </c>
       <c r="B7">
         <v>7.2</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.6</v>
       </c>
-      <c r="B8" t="s">
-        <v>40</v>
+      <c r="B8">
+        <v>7.6</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="J8" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>10.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>44</v>
+      <c r="B9">
+        <v>10.4</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="J9" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">