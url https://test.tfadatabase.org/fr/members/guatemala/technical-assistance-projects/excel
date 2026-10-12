--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -245,51 +245,51 @@
   <si>
     <t>Union européenne, USAID</t>
   </si>
   <si>
     <t>•	Une assistance technique est demandée pour s'informer des meilleures pratiques internationales en ce qui concerne la mise en œuvre de guichets uniques, aussi bien en matière de procédures que de questions informatiques, sous la forme d'un financement destiné à permettre à des experts de pays qui représentent des cas de réussite, tels que l'Union européenne ou la Corée, de se rendre au Guatemala pour y fournir des conseils.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>12.2.1, 12.3, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>•	Une assistance technique et une aide financière sont demandées pour mettre au point un système informatique qui permette de gérer par voie électronique les demandes de renseignements d'autres Membres et qui soit doté des mesures de sécurité adéquates pour protéger la confidentialité des renseignements.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -583,51 +583,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1020,59 +1020,50 @@
         <v>70</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="I14" t="s">
         <v>71</v>
       </c>
       <c r="J14" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>