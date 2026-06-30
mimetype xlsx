--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,134 +12,140 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1 (f)</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>1 février 2020</t>
   </si>
   <si>
+    <t>01 février 2020</t>
+  </si>
+  <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>Oui</t>
   </si>
   <si>
     <t>CLDP, USDOC</t>
   </si>
   <si>
     <t>•	Des logiciels et du matériel informatique sont nécessaires pour mettre en place un système d'information.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment</t>
   </si>
   <si>
     <t>1.2.1 (a), 1.2.1 (b)</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>Union européenne</t>
   </si>
   <si>
     <t>•	Des logiciels et du matériel informatique sont nécessaires pour mettre en place un système d'information relatif aux opérations de commerce extérieur.</t>
   </si>
   <si>
     <t>1.3.1</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
-    <t>Non</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">•	Une aide financière est nécessaire pour la mise en place d'un point d'information unique doté d'un équipement informatique, de logiciels et d'autres outils nécessaires. </t>
   </si>
   <si>
     <t>7.1.2</t>
   </si>
   <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>1 juillet 2020</t>
+  </si>
+  <si>
+    <t>01 juillet 2020</t>
   </si>
   <si>
     <t xml:space="preserve">•	Une assistance technique est demandée, aussi bien pour l'acquisition de capacités que pour l'élaboration de règles.
 •	Une aide financière est demandée pour couvrir les besoins en logiciels et en équipements. 
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>7.4.3</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t xml:space="preserve">•	Une assistance technique est demandée, aussi bien pour l'acquisition de capacités que pour l'élaboration de règles.
 •	Une aide financière est demandée pour couvrir les besoins en logiciels et en équipements.
 </t>
   </si>
   <si>
     <t>7.6.1</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
@@ -147,140 +153,128 @@
   <si>
     <t>OMD</t>
   </si>
   <si>
     <t xml:space="preserve">
 •	Une assistance technique est demandée, aussi bien pour l'acquisition de capacités que pour l'élaboration de règles.
 •	Une aide financière est demandée pour mener une étude qui permette d'identifier la méthodologie et les organismes compétents pour le calcul du temps nécessaire à la mainlevée au niveau national, sur la base des meilleures pratiques internationales.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins</t>
   </si>
   <si>
     <t>7.7.3 (a), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g)</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>•	Une assistance technique est demandée pour le partage de données d'expérience et pour s'informer des meilleures pratiques dans d'autres pays.</t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.8.2 (c)</t>
+    <t>7.8.2 (c), 7.8.2 (d)</t>
   </si>
   <si>
     <t>Envois accélérés</t>
   </si>
   <si>
-    <t>•	Une assistance technique est demandée, aussi bien pour acquérir une expérience dans les pays qui appliquent cette mesure que pour élaborer des règles.</t>
+    <t>•	Une assistance technique est demandée, aussi bien pour acquérir une expérience dans les pays qui appliquent cette mesure que pour élaborer des règles., •	Une assistance technique est demandée pour s'informer des meilleures pratiques en ce qui concerne l'établissement de valeurs de minimis, pour le partage de données d'expérience avec les pays qui les appliquent déjà.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.8.2 (d)</t>
-[...4 lines deleted...]
-  <si>
     <t>7.9.3</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>1 février 2022</t>
+  </si>
+  <si>
+    <t>01 février 2022</t>
   </si>
   <si>
     <t xml:space="preserve">•	Une assistance technique est demandée pour dresser une carte des différents points d'entrée dans le pays qui disposent d'installations de stockage pour les produits périssables, et pour déterminer s'il est nécessaire qu'ils disposent de ce type d'installations.
 •	Une aide financière est demandée pour la construction de chambres froides à certains points d'entrée dans le pays.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Diagnostic et evaluation des besoins</t>
   </si>
   <si>
-    <t>8.2 (d)</t>
+    <t>8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>1 juillet 2024</t>
   </si>
   <si>
-    <t>1 juillet 2025</t>
-[...8 lines deleted...]
-    <t>•	Une assistance technique est demandée pour s'informer des meilleures pratiques des pays ayant établi un guichet unique pour les contrôles douaniers à la frontière, afin d'acquérir l'expérience nécessaire.</t>
+    <t>01 juillet 2025</t>
+  </si>
+  <si>
+    <t>•	Une assistance technique est demandée pour s'informer des meilleures pratiques des pays ayant mis en place des contrôles conjoints à la frontière, afin d'acquérir l'expérience nécessaire., •	Une assistance technique est demandée pour s'informer des meilleures pratiques des pays ayant établi un guichet unique pour les contrôles douaniers à la frontière, afin d'acquérir l'expérience nécessaire.</t>
   </si>
   <si>
     <t>10.1.1 (a), 10.1.1 (b)</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>•	Une aide financière est demandée pour réaliser une étude visant à déterminer les délais et conditions pour mettre en œuvre cette mesure, sur la base des meilleures pratiques internationales.</t>
   </si>
   <si>
-    <t>Diagnostic et evaluation des besoins, Cadre législatif et réglementaire</t>
-[...1 lines deleted...]
-  <si>
     <t>10.4.1, 10.4.2</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>1 juillet 2022</t>
   </si>
   <si>
     <t>31 décembre 2026</t>
   </si>
   <si>
-    <t>USAID, Union européenne</t>
+    <t>Union européenne, USAID</t>
   </si>
   <si>
     <t>•	Une assistance technique est demandée pour s'informer des meilleures pratiques internationales en ce qui concerne la mise en œuvre de guichets uniques, aussi bien en matière de procédures que de questions informatiques, sous la forme d'un financement destiné à permettre à des experts de pays qui représentent des cas de réussite, tels que l'Union européenne ou la Corée, de se rendre au Guatemala pour y fournir des conseils.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>12.2.1, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2</t>
+    <t>12.2.1, 12.3, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>•	Une assistance technique et une aide financière sont demandées pour mettre au point un système informatique qui permette de gérer par voie électronique les demandes de renseignements d'autres Membres et qui soit doté des mesures de sécurité adéquates pour protéger la confidentialité des renseignements.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -593,51 +587,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J16"/>
+  <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -647,481 +641,423 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
       <c r="B3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="J3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
       <c r="B4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.1</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.6</v>
       </c>
       <c r="B7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.7</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="J8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.8</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="J9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>7.8</v>
+        <v>7.9</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="J10" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
-        <v>7.9</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="J11" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
-        <v>8</v>
+        <v>10.1</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I12" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J12" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
-        <v>8</v>
+        <v>10.4</v>
       </c>
       <c r="B13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="E13" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>23</v>
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
+        <v>66</v>
       </c>
       <c r="I13" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="J13" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
-        <v>10.1</v>
+        <v>12</v>
       </c>
       <c r="B14" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="J14" t="s">
-        <v>63</v>
-[...41 lines deleted...]
-      <c r="C16" t="s">
         <v>72</v>
-      </c>
-[...16 lines deleted...]
-        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">