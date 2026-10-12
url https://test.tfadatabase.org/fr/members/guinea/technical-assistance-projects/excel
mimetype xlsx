--- v3 (2026-06-30)
+++ v4 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -193,51 +193,51 @@
   </si>
   <si>
     <t>31 décembre 2026</t>
   </si>
   <si>
     <t>•	Creating a legal and regulatory framework for implementing the Single Window for Foreign Trade.
 •	Installing IT equipment.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t>•	Examen et, si nécessaire, modification des lois, réglementations, procédures et prescriptions en matière de documents requis.
 •	Evaluation de l'impact des mesures appliquées au trafic en transit (impositions, réglementations, formalités) et s'assurer que les objectifs sont légitimes et que des solutions en faveur du commerce sont appliquées.
 •	Formation de toutes les parties prenantes., •	Examen de toutes les redevances de transit pour s'assurer qu'elles reflètent le coût des services rendus.
 •	Renforcement du cadre juridique relatif au contrôle des moyens de transport et des marchandises en transit., •	Examen et mise à jour des systèmes automatisés afin de disposer d'outils pour le contrôle des opérations de transit et la gestion des garanties relatives au transit.
 •	Formation des parties prenantes sur les directives de l'OMD sur le transit., Elaboration d'un système de garantie et, mise en place de procédures et d'outils pertinents pour le contrôle des opérations et la gestion automatisée des garanties., •	Elaboration d'un système de garantie et, mise en place de procédures et d'outils pertinents pour le contrôle des opérations et la gestion automatisée des garanties., •	Mise en œuvre des directives de l'OMD relatives à la facilitation des transits.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -531,51 +531,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -840,59 +840,50 @@
         <v>43</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="I10" t="s">
         <v>44</v>
       </c>
       <c r="J10" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>