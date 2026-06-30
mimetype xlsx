--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,267 +12,228 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.3.2</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>22 février 2019</t>
   </si>
   <si>
     <t>22 février 2027</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique requise:
 •	élaboration de lignes directrices et de procédures opérationnelles normalisées au niveau régional pour l'administration d'un point d'information régional.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>22 février 2020</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique requise:
 •	formation du personnel et adoption des meilleures pratiques internationales étant donné qu'il sera nécessaire de renforcer les capacités institutionnelles en matière de classification et d'évaluation.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
     <t>22 février 2026</t>
   </si>
   <si>
     <t>BID</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique nécessaire:
 •	formation du personnel et adoption des meilleures pratiques internationales;
 •	élaboration d'une législation appropriée en vue d'assurer le respect des normes actuelles et la coordination avec les autorités compétentes concernées, telles que le Département du chimiste gouvernemental, des produits alimentaires et des médicaments et le Bureau national des normes du Guyana;
 •	développement des capacités internes en matière d'essais.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>7.3.3, 7.3.4, 7.3.5</t>
   </si>
   <si>
     <t>Séparation de la mainlevée</t>
   </si>
   <si>
     <t>22 février 2021</t>
   </si>
   <si>
     <t>22 février 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance financière et technique requise:
 •	acquisition des logiciels appropriés et de tout matériel nécessaire;
 •	formation du personnel informatique et des utilisateurs du système après l'acquisition de celui-ci.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
   </si>
   <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t xml:space="preserve">Les ressources requises comprennent notamment du personnel supplémentaire ayant des compétences en matière d'audit dans les domaines de l'évaluation, de la classification, de la comptabilité et de l'acquisition d'informations par voie numérique. Une législation sur la valeur des preuves numériques peut être requise.
 Assistance technique requise pour:
 •	élaborer et publier des critères pour les négociants agréés conformément au programme pour les opérateurs de confiance;
 •	faciliter le dépôt et le traitement électroniques aux frontières terrestres, qui dépendront de la disponibilité de l'infrastructure et de la connectivité;
 •	élaboration d'une législation régissant l'application du dépôt et du traitement électroniques.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique requise pour:
 •	former du personnel et les utilisateurs du service à mesure que celui-ci évolue;
 •	acquérir et développer un système de traitement automatisé à des fins de contrôle. Examen de la possibilité d'une intégration dans SYDONIA une fois que celui-ci sera mis en œuvre.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
     <t>7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance financière et technique requise pour:
 •	la formation et l'élaboration de procédures conformes aux meilleures pratiques;
 •	acquisition de logiciels de localisation.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>8.2 (b)</t>
+    <t>8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique requise:
 •	publication des procédures et réglementations pertinentes pour guider les opérations entre pays limitrophes.
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Assistance financière et technique requise:
+, Assistance financière et technique requise:
 •	élaboration de la législation permettant l'acceptation des résultats des essais transfrontières et des normes communes;
 •	formation et mise en place d'installations d'essai.
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Assistance technique requise:
+, Assistance technique requise:
 •	élaboration d'un système informatique permettant de recueillir tous les renseignements et données requis à la frontière.
-</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Assistance financière et technique requise:
+, Assistance financière et technique requise:
 •	publication des procédures et réglementations pertinentes pour guider les opérations;
 •	renforcement des capacités institutionnelles, développement des infrastructures et amélioration du matériel;
 •	harmonisation des différents systèmes entre pays limitrophes;
 •	formation du personnel des divers organismes de réglementation présents aux frontières.
 </t>
   </si>
   <si>
-    <t>Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
-[...2 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
+    <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance financière et technique requise pour:
 •	acquérir le logiciel SYDONIA et le matériel nécessaire;
 •	formation du personnel informatique et des utilisateurs du nouveau système SYDONIA.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -585,51 +546,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J13"/>
+  <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -645,382 +606,295 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>3</v>
       </c>
-      <c r="B3" t="s">
-        <v>17</v>
+      <c r="B3">
+        <v>3</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" t="s">
         <v>26</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.3</v>
       </c>
       <c r="B5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" t="s">
         <v>29</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>30</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I5" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.5</v>
       </c>
-      <c r="B6" t="s">
-        <v>35</v>
+      <c r="B6">
+        <v>7.5</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="J6" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.7</v>
       </c>
-      <c r="B7" t="s">
-        <v>39</v>
+      <c r="B7">
+        <v>7.7</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.9</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="J8" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="J9" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>10.4</v>
+      </c>
+      <c r="B10">
+        <v>10.4</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
+        <v>25</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
-[...89 lines deleted...]
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">