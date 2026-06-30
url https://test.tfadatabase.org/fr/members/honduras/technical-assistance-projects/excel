--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,319 +12,313 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
     <t>1 mars 2024</t>
   </si>
   <si>
-    <t>Oui</t>
+    <t>01 mars 2024</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Assistance technique et financière pour:
 - mettre à disposition un expert chargé d'effectuer un diagnostic de
 la réglementation nationale et régionale existante, de faire part des
 meilleures pratiques et de renforcer les capacités des organismes
 concernés; 
 - élaborer la réglementation qui permette l'application de la règle en question;
 - élaborer les procédures de mise en œuvre pour l'ensemble des
 organismes concernés; 
 - communiquer et divulguer ces nouvelles dispositions;
 - former les ressources humaines des organismes publics.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
-    <t>CNUCED, CLDP, Allemagne, Royaume-Uni</t>
+    <t>Oui</t>
+  </si>
+  <si>
+    <t>Allemagne, Royaume-Uni, CNUCED, CLDP</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique et financière pour:
 - mettre à disposition un expert chargé d'effectuer un diagnostic de la réglementation nationale et régionale existante, de faire part des meilleures pratiques et de renforcer les capacités des organismes concernés; 
 - élaborer la réglementation qui permette l'application de la règle en question; 
 - élaborer les procédures de mise en œuvre pour l'ensemble des organismes concernés; 
 - communiquer et divulguer ces nouvelles dispositions;
 - former les ressources humaines des organismes publics.
 </t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>1 mars 2023</t>
+  </si>
+  <si>
+    <t>01 mars 2023</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique et financière pour:
 - élaborer la réglementation qui permette l'application de la règle en question; 
 - élaborer les procédures de mise en œuvre pour l'ensemble des organismes concernés; 
 - élaborer un manuel à l'intention des agents de quarantaine;
 - dispenser des conseils techniques pour l'élaboration et la mise au point d'une plate
 -forme de blocage des marchandises présentant un risque  quarantenaire dans les systèmes informatiques du Service national de protection zoo et phytosanitaire (SENASA) et des douanes (DARA), ainsi que d'autres organismes publics concernés; 
 - acquérir des logiciels; 
 - mettre à disposition un expert chargé de faire part des meilleures pratiques et de renforcer les capacités des organismes concernés; 
 - former les ressources humaines.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Rétention</t>
   </si>
   <si>
     <t>Assistance technique et financière pour: 
 - actualiser et/ou réadapter le règlement qui permet l'application de cette règle relative aux procédures de quarantaine; 
 - appui technique à l'élaboration d'une page Web de type APSS sur laquelle le Service national de protection zoo et phytosanitaire (SENASA) notifie en temps réel les rétentions et leur statut (transparence);  
 - fournir l'infrastructure technologique (TIC); 
 - mettre à disposition un expert chargé de faire part des meilleures pratiques et de renforcer les capacités des organismes concernés; 
 - former les ressources humaines.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>1 mars 2025</t>
   </si>
   <si>
-    <t>CNUCED, Allemagne, Royaume-Uni</t>
+    <t>01 mars 2025</t>
+  </si>
+  <si>
+    <t>Allemagne, Royaume-Uni, CNUCED</t>
   </si>
   <si>
     <t>Assistance technique et financière pour:
 - connaître les meilleures pratiques; 
 - actualiser et/ou réadapter la réglementation existante en matière de quarantaine et de douane;
 - fournir des conseils pour l'élaboration des manuels de procédures prévoyant un deuxième prélèvement d'échantillons pour la quarantaine et les douanes; 
 - actualiser le règlement relatif au prélèvement d'échantillons pour la quarantaine;
 - fournir des équipements de pointe aux laboratoires existants;
 - renforcer les laboratoires de diagnostic existants;
 - fournir des conseils et un soutien technique pour l'accréditation et la certification des laboratoires publics et privés dans lesquels il soit possible de réaliser les seconds essais;
 - former le personnel des services de quarantaine et des douanes;
 - renforcer les capacités des organismes présents aux frontières et des techniciens;
 - renforcer les capacités.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Séparation de la mainlevée</t>
   </si>
   <si>
     <t>1 mars 2026</t>
+  </si>
+  <si>
+    <t>01 mars 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique et financière pour:
 - établir un diagnostic technique/juridique;
 - élaborer la réglementation qui permette l'application de cette règle; 
 - adapter ou informatiser les organismes concernés par la question;
 - définir les procédures pour les utilisateurs et les organismes qui les appliqueront;
 - mener des activités de communication et de formation.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>Assistance technique et financière pour:
 - utiliser l'étude de l'OMD sur les temps nécessaires à la mainlevée;
 - élaborer un outil informatique qui permette de calculer automatiquement les temps moyens nécessaires à la mainlevée;
 - réaliser les progrès informatiques afin d'adapter les changements au
 système SARAH; 
 - renforcer les capacités aux fins de la gestion de la question.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>1 mars 2022</t>
   </si>
   <si>
-    <t>CNUCED, USAID, Allemagne, Royaume-Uni</t>
+    <t>01 mars 2022</t>
+  </si>
+  <si>
+    <t>Allemagne, Royaume-Uni, CNUCED, USAID</t>
   </si>
   <si>
     <t xml:space="preserve">- assistance technique et financière pour la création du département ou de l'unité "OE" au sein des services douaniers (DARA);
 - fourniture de matériel et de logiciels;
 - assistance technique pour la formation des ressources humaines chargées de la question; 
 - assistance technique et renforcement des capacités pour l'ensemble des organismes publics concernés par la question;
 - sensibilisation et formation du personnel des organismes publics et privés.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment</t>
   </si>
   <si>
     <t>7.9.3</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique et financière pour: 
 - s'informer des meilleures pratiques;
 - fournir les services d'un expert pour contribuer à adapter la réglementation et définir les procédures internes des organismes chargés de la question;
 - dispenser des conseils pour l'élaboration des manuels de procédures relatives aux
 quarantaines et aux douanes; 
 - fournir un appui financier pour la construction de chambres froides aux points d'entrée les plus importants du pays;
 - fournir des conseils et un soutien technique pour l'accréditation et la
 certification des chambres froides ou des installations privées des
 importateurs; 
 - former le personnel des services de quarantaine et des douanes;
 - renforcer les capacités des organismes présents aux frontières et des techniciens;
 - renforcer les capacités.
 </t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique et financière pour:
 - élaborer la réglementation permettant d'appliquer cette mesure dans le cadre de la législation interne;
 - procéder aux adaptations des systèmes informatiques des organismes publics concernés; 
 - mettre en œuvre un logiciel pour la numérisation et le stockage des documents au sein des services de douanes et d'autres organismes publics selon que de besoin;
 - renforcer les capacités pour l'application et le suivi effectif de la mesure.
 </t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>1 mars 2027</t>
   </si>
   <si>
-    <t>CNUCED, Union européenne</t>
+    <t>01 mars 2027</t>
+  </si>
+  <si>
+    <t>Union européenne, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique et financière pour:
 - élaborer un projet de guichet unique du commerce extérieur, en tenant compte du modèle des Nations Unies et des initiatives régionales de facilitation des échanges;
 - fournir du matériel et des logiciels;
 - développer les systèmes de chacun des organismes publics concernés;
 - fournir l'infrastructure technologique (TIC); 
 - mettre à disposition un expert chargé de communiquer aux organismes publics concernés les meilleures pratiques en matière de simplification des documents,
 d'harmonisation des données, d'interopérabilité et de collaboration, interinstitutionnelle;
 - s'informer des meilleures pratiques de l'OMD
 - acquérir des logiciels afin de mettre en place la signature électronique;
 - former les ressources humaines; 
 - renforcer les capacités pour le suivi et le renforcement du projet.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2</t>
+    <t>12.1, 12.2, 12.3, 12.4, 12.5, 12.6, 12.7, 12.8, 12.9, 12.10, 12.11</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique et financière pour:
 - mettre à disposition un expert chargé d'effectuer un diagnostic de la réglementation nationale et régionale existante, de faire part des meilleures pratiques et de renforcer
 les capacités des organismes concernés;
 - élaborer la réglementation qui permette l'application de la règle en question;
 - élaborer les procédures de mise en œuvre pour l'ensemble des organismes concernés;
 - former les ressources humaines des organismes publics.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -687,404 +681,404 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>2.1</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>2.1</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>2.2</v>
       </c>
       <c r="B3">
         <v>2.2</v>
       </c>
       <c r="C3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H3" t="s">
         <v>18</v>
       </c>
       <c r="I3" t="s">
         <v>19</v>
       </c>
       <c r="J3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>5.1</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>5.1</v>
+      </c>
+      <c r="C4" t="s">
         <v>20</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
         <v>23</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.2</v>
       </c>
       <c r="B5">
         <v>5.2</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
         <v>26</v>
       </c>
       <c r="J5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>5.3</v>
+      </c>
+      <c r="C6" t="s">
         <v>28</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="s">
         <v>32</v>
       </c>
       <c r="J6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.3</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7">
+        <v>7.3</v>
+      </c>
+      <c r="C7" t="s">
         <v>34</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
         <v>37</v>
       </c>
       <c r="J7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.6</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8">
+        <v>7.6</v>
+      </c>
+      <c r="C8" t="s">
         <v>39</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.7</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9">
+        <v>7.7</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
         <v>43</v>
       </c>
-      <c r="C9" t="s">
+      <c r="E9" t="s">
         <v>44</v>
       </c>
-      <c r="D9" t="s">
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" t="s">
         <v>45</v>
       </c>
-      <c r="E9" t="s">
-[...8 lines deleted...]
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>46</v>
       </c>
-      <c r="I9" t="s">
+      <c r="J9" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.9</v>
       </c>
       <c r="B10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" t="s">
         <v>49</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="J10" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.2</v>
       </c>
-      <c r="B11" t="s">
-        <v>52</v>
+      <c r="B11">
+        <v>10.2</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="J11" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>10.4</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12">
+        <v>10.4</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>54</v>
+      </c>
+      <c r="E12" t="s">
         <v>55</v>
       </c>
-      <c r="C12" t="s">
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" t="s">
         <v>56</v>
       </c>
-      <c r="D12" t="s">
+      <c r="I12" t="s">
         <v>57</v>
       </c>
-      <c r="E12" t="s">
-[...8 lines deleted...]
-      <c r="H12" t="s">
+      <c r="J12" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="J13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">