--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,305 +12,263 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>22 février 2020</t>
   </si>
   <si>
-    <t>1 janvier 2022</t>
-[...2 lines deleted...]
-    <t>Oui</t>
+    <t>01 janvier 2022</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>L'assistance technique et le soutien pour le renforcement des capacités sont nécessaires pour:
 i. créer un site Web et gérer les contenus;
 ii. former du personnel (y compris par des formations techniques dans le domaine des TIC);
 iii. acquérir des ressources pour moderniser les infrastructures.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
     <t>31 mars 2022</t>
   </si>
   <si>
     <t>L'assistance technique et le soutien pour le renforcement des capacités sont nécessaires pour:
 i. former du personnel et mettre en place un programme de "formation de formateurs";
 ii. fournir des infrastructures dans le domaine des TIC;
 iii. élaborer des campagnes de sensibilisation du public en vue de la participation des parties prenantes.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t>L'assistance technique et le soutien pour le renforcement des capacités sont nécessaires pour:
 i. former du personnel;
 ii. créer un système de gestion des réexamens.</t>
   </si>
   <si>
     <t>Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>L'assistance technique et le soutien pour le renforcement des capacités sont nécessaires pour:
 i. financer la création d'un Secrétariat pour le Conseil de la sécurité sanitaire des produits alimentaires;
 ii. créer un guichet unique.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>31 mars 2025</t>
   </si>
   <si>
     <t>L'assistance technique et le soutien pour le renforcement des capacités sont nécessaires pour:
 i. former du personnel;
 ii. financer l'acquisition d'équipements.</t>
   </si>
   <si>
-    <t>Ressources humaines et formation, Infrastructure et equipment</t>
-[...2 lines deleted...]
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
+    <t>Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
-    <t>1 janvier 2023</t>
+    <t>01 janvier 2023</t>
   </si>
   <si>
     <t>L'assistance technique et le soutien pour le renforcement des capacités sont nécessaires pour:
 i. développer les compétences dans l'utilisation de méthodes de quantification des coûts afin de justifier les redevances et impositions;
 ii. simplifier les structures de paiement;
 iii. élaborer un programme de formation complet pour évaluer périodiquement les redevances et impositions existantes et nouvelles.</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t>31 mars 2023</t>
   </si>
   <si>
     <t>L'assistance technique et le soutien pour le renforcement des capacités sont nécessaires pour:
 i. fournir des infrastructures dans le domaine des TIC (matériel et logiciels informatiques), notamment le développement de sites Web et l'établissement de liens entre organismes.
 ii. former du personnel.</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestion des risques</t>
   </si>
   <si>
-    <t>1 janvier 2024</t>
+    <t>01 janvier 2024</t>
   </si>
   <si>
     <t>L'assistance technique et le soutien pour le renforcement des capacités sont nécessaires pour:
 i. mettre en place un système automatisé et complet de gestion des risques;
 ii. rechercher des sources de formations internationales pour élaborer un programme de "formation de formateurs";
 iii. former du personnel.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>22 février 2018</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>L'assistance technique et le soutien pour le renforcement des capacités sont nécessaires pour:
 i. financer des études de faisabilité concernant la coordination entre les organismes présents aux frontières;
 ii. créer un cadre de gestion des risques aligné sur les meilleures pratiques de l'OMC/l'OMD au moyen de consultants et de formations;
 iii. financer des formations interorganismes;
 iv. fournir une assistance technique et budgétaire pour créer un système de suivi des entrées.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>22 février 2023</t>
   </si>
   <si>
     <t>L'assistance technique et le soutien pour le renforcement des capacités sont nécessaires pour:
 i. financer la participation à des formations à l'étranger;
 ii. organiser des formations sur les outils de gestion du changement à l'intention des cadres supérieurs;
 iii. évaluer les capacités en matière d'essai, de certification, d'inspection et d'accréditation des organismes de réglementation de la sécurité sanitaire des produits alimentaires et fournir une aide pour moderniser les installations et assurer le respect des normes pertinentes;
 iv. élaborer et mettre en oeuvre un programme de formation et de certification pour aider les exportateurs à respecter les normes pertinentes.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>28 février 2020</t>
   </si>
   <si>
     <t>L'assistance technique et le soutien pour le renforcement des capacités sont nécessaires pour:
 i. engager un consultant pour coordonner l'élaboration du cadre politique et juridique du guichet unique;
 ii. engager un consultant pour coordonner l'élaboration du cadre politique et juridique des procédures simplifiées;
 iii. financer un consultant pour examiner les procédures;
 iv. financer une évaluation des besoins en matière de formation des ressources humaines;
 v. élaborer un programme de formation sur la nomenclature tarifaire du système harmonisé (SH) et le fonctionnement du guichet unique;
 vi. acheter du matériel et des logiciels informatiques pour les locaux des guichets uniques;
 vii. obtenir un réseau de stockage pour une base de données;
 viii. acheter le câblage, les équipements et les armoires destinés aux TIC.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.9.1, 10.9.2 (a), 10.9.2 (b), 10.9.2 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Admission temporaire de marchandises</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>L'assistance technique et le soutien pour le renforcement des capacités sont nécessaires pour:
 i. renforcer les capacités des parties prenantes extérieures;
 ii. mener des activités de sensibilisation du public;
 iii. élaborer un mécanisme visant à assurer le respect des règles et tenant compte de la politique et du plan en la matière.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -670,470 +628,470 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>4</v>
       </c>
-      <c r="B4" t="s">
-        <v>24</v>
+      <c r="B4">
+        <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>5.1</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>5.3</v>
       </c>
-      <c r="B6" t="s">
-        <v>32</v>
+      <c r="B6">
+        <v>5.3</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>6.1</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>6.1</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.2</v>
       </c>
       <c r="B8">
         <v>7.2</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I8" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.4</v>
       </c>
-      <c r="B9" t="s">
-        <v>44</v>
+      <c r="B9">
+        <v>7.4</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.6</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>7.6</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="J10" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.7</v>
       </c>
-      <c r="B11" t="s">
-        <v>52</v>
+      <c r="B11">
+        <v>7.7</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="J11" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
-      <c r="B12" t="s">
-        <v>55</v>
+      <c r="B12">
+        <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I12" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="J12" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.3</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="J13" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.4</v>
       </c>
-      <c r="B14" t="s">
-        <v>64</v>
+      <c r="B14">
+        <v>10.4</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="J14" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.9</v>
       </c>
-      <c r="B15" t="s">
-        <v>69</v>
+      <c r="B15">
+        <v>10.9</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F15" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="J15" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>12</v>
       </c>
-      <c r="B16" t="s">
-        <v>72</v>
+      <c r="B16">
+        <v>12</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I16" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="J16" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">