--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,188 +12,170 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">•	Nécessité de programmes de renforcement des capacités et d'assistance technique en lien avec les technologies de l'information et le tarif intégré aux fins de la modernisation et de l'amélioration des systèmes disponibles.
 •	Fourniture des fonds pour l'acquisition du matériel nécessaire.
 •	Mise à niveau du matériel, des logiciels et de l'infrastructure du réseau.
 •	Amélioration et maintenance des sites Web des organismes compétents et téléchargement des documents et formulaires relatifs au commerce.
 •	Vérification de la facilité d'utilisation (consultant externe) des systèmes de l'Organisation jordanienne des normes et de la métrologie.
 •	Fourniture d'une assistance technique pour la traduction en anglais des documents pertinents et pour la mise à disposition de ces documents en ligne.
 •	Assistance technique pour l'élaboration d'un guide multilingue sur les procédures d'importation et d'exportation dans les ports d'Aqaba.
 •	Fourniture d'un financement pour la conception de nouveaux sites Web pour les opérateurs portuaires d'Aqaba.
 •	Assistance technique et renforcement des capacités pour l'amélioration et la maintenance du système de stockage électronique dans la zone économique spéciale d'Aqaba (ASEZA), et dispense de la formation nécessaire.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t xml:space="preserve">•	Fourniture des fonds nécessaires à la mise en place d'un point d'information et d'une plate-forme électronique de gestion de l'information chez les entités compétentes, telles que le Ministère de l'agriculture, l'Administration jordanienne des produits alimentaires et pharmaceutiques et l'Organisation jordanienne des normes et de la métrologie.
 •	Renforcement des capacités et assistance technique pour le personnel responsable des outils informatiques.
 •	Assistance technique et renforcement des capacités en vue de l'établissement, à Aqaba, d'un point d'information chargé de répondre aux demandes des investisseurs.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance pour la fourniture aux laboratoires du Département des douanes des équipements modernes dont ils ont besoin.
 •	Formation sur les meilleures pratiques internationales en matière de décisions anticipées.
 •	Renforcement des capacités pour l'établissement des procédures connexes.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t xml:space="preserve">•	Renforcement des capacités et assistance technique pour la mise en œuvre des programmes de traitement avant arrivée dans tous les centres douaniers.
 •	Renforcement des capacités et formation technique dans les domaines suivants: traitement avant arrivée (gestion de la chaîne d'approvisionnement), gestion des risques, commerce international et exploitation portuaire.
 •	Échange d'experts et d'expériences dans ce domaine avec d'autres pays.
 •	Fourniture d'un financement en vue de l'acquisition du matériel et la mise en place de l'infrastructure nécessaires.
 •	Renforcement des capacités et assistance technique pour les opérateurs portuaires et les responsables de la logistique dans la zone économique spéciale d'Aqaba (ASEZ), pour l'application de méthodes modernes de gestion des procédures de dédouanement avant arrivée.
 •	Mise à niveau et maintenance des systèmes électroniques dans les ports d'Aqaba.
 </t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t xml:space="preserve">•	Ateliers nationaux visant à encourager la coordination entre les organismes présents aux frontières et à aider tous les organismes concernés à passer aux documents électroniques.
 •	Réexamen des lois pertinentes aux fins de la simplification des procédures d'importation et d'exportation.
 •	Fourniture d'une assistance technique pour aider à la mise en place d'une stratégie applicable à l'échelle gouvernementale visant à instaurer le traitement électronique de l'ensemble des documents.
 •	Assistance technique pour la mise en place de systèmes internationalement reconnus destinés à accélérer les procédures de dédouanement.
 •	Formation sur les meilleures pratiques et les normes internationales relatives à la gestion des activités portuaires et de la logistique et à la gestion de la chaîne d'approvisionnement.
 •	Réalisation d'une étude sur la simplification des procédures en vue de réduire au minimum le temps de séjour des conteneurs dans les ports d'Aqaba.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
     <t xml:space="preserve">•	Fourniture de l'assistance technique nécessaire pour l'élaboration d'une nouvelle procédure de demande de déclarations d'exportation d'autres pays.
 •	Renforcement des capacités pour l'application des meilleures pratiques dans ce domaine.
 •	Coopération avec l'Organisation mondiale des douanes dans les domaines pertinents.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">•	Nécessité de programmes de formation et de renforcement des capacités pour les fonctionnaires travaillant dans les entités compétentes.
 •	Assistance requise pour la mise en place et l'installation des équipements et systèmes informatiques dans les entités compétentes.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -549,247 +531,247 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" t="s">
         <v>17</v>
-      </c>
-[...19 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>3.1</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>24</v>
+      <c r="B5">
+        <v>7.1</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" t="s">
+        <v>22</v>
+      </c>
+      <c r="J5" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>10.1</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I6" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="J6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>10.2</v>
       </c>
-      <c r="B7" t="s">
-        <v>31</v>
+      <c r="B7">
+        <v>10.2</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I7" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>10.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>35</v>
+      <c r="B8">
+        <v>10.4</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I8" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">