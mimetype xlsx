--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,140 +12,122 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>22 février 2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien consultatif, entre autres pour l'élaboration des lois et règlements d'application pertinents et formation sur tous les aspects de cette disposition.
 •	Élaboration de méthodes pour mesurer les temps moyens nécessaires à la mainlevée des marchandises fondée sur les méthode de l'OMD.
 •	Former les fonctionnaires, les inspecteurs des douanes et les représentants aux temps moyens nécessaires à la mainlevée.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t xml:space="preserve">•	Analyser le cadre réglementaire et élaborer des politiques pour simplifier les procédures d'autorisation ou de licences, conformément aux normes internationales et aux bonnes pratiques.
 •	Former les fonctionnaires, les inspecteurs des douanes et les représentants des agents économiques aux procédures simplifiées concernant les envois accélérés.
 •	Élaborer des procédures de dédouanement simplifiées pour les envois accélérés et veiller à ce que les conditions nécessaires à des contrôles douaniers rapides et de qualité soient remplies.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
+    <t>11.5, 11.13, 11.17</t>
+  </si>
+  <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
-    <t>•	Amélioration des infrastructures transfrontalières afin d'assurer des voies séparées, la signalisation et les équipements nécessaires au transit prioritaire.</t>
-[...14 lines deleted...]
-    <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
+    <t>•	Amélioration des infrastructures transfrontalières afin d'assurer des voies séparées, la signalisation et les équipements nécessaires au transit prioritaire., •	Établissement d'une procédure de garanties globales incluant des transactions multiples pour les mêmes opérateurs ou le renouvellement des garanties sans libération pour les expéditions ultérieures., •	Assistance technique (soutien consultatif et formation) et soutien dans le domaine des TIC pour la mise en œuvre d'un système de demandes.</t>
+  </si>
+  <si>
+    <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -449,233 +431,175 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J6"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>7.6</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>7.6</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="I2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.8</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>7.8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" t="s">
         <v>17</v>
-      </c>
-[...19 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>11</v>
       </c>
-      <c r="B4">
-        <v>11.5</v>
+      <c r="B4" t="s">
+        <v>18</v>
       </c>
       <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" t="s">
+        <v>20</v>
+      </c>
+      <c r="J4" t="s">
         <v>21</v>
-      </c>
-[...74 lines deleted...]
-        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">