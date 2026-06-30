--- v0 (2025-11-09)
+++ v1 (2026-06-30)
@@ -12,138 +12,129 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>Oui</t>
   </si>
   <si>
-    <t>WB, WB, JICA, WB, JICA</t>
+    <t>Banque mondiale, JICA</t>
   </si>
   <si>
     <t>Assistance technique internationale pour aider le Département des douanes, le Département des produits alimentaires et des médicaments et les départements de phyto-quarantaine à élaborer un cadre intégré de gestion des risques en collaboration avec d'autres organismes présents aux frontières et à créer des profils de risque composite à l'aide des données contenues dans le module de sélectivité des douanes. L'assistance technique permettra également d'aider ces organismes à mettre en place leurs unités respectives de gestion du risque et à organiser des ateliers de formation afin de renforcer leurs capacités.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
-    <t>WB, IFC, OMD, WB, IFC, OMD, WB, JICA</t>
-[...1 lines deleted...]
-  <si>
     <t>Assistance technique internationale pour aider le Département des douanes à renforcer les capacités de ses fonctionnaires, en particulier pour organiser la visite d'un certain nombre d'entre eux sur le terrain, dans un pays ayant mis en place un programme d'opérateurs économiques agréés et des collaborations au moyen d'accords de reconnaissance mutuelle, par exemple la Corée du Sud, la Thaïlande, la Nouvelle-Zélande ou l'Inde.</t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
-    <t>WB, WB, WB</t>
+    <t>Banque mondiale</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique internationale pour aider le Département de l'agriculture à réexaminer ses formalités de procédure et ses prescriptions en matière de documents requis en vue d'accélérer le processus de dédouanement, en particulier pour les marchandises périssables. Le Département des douanes nécessite un soutien dans ses projets pour améliorer le fonctionnement du Système douanier automatisé (SYDONIA), afin de permettre le traitement centralisé des déclarations et pour élaborer une charte des services assortie d'un mécanisme de suivi et d'évaluation réguliers des performances par son service d'audit interne. La Direction des importations et des exportations nécessite également une assistance pour déployer son système électronique de certification de l'origine dans les provinces et moderniser son système de collecte et de diffusion des données relatives au commerce. Un soutien est également nécessaire pour renforcer les capacités des fonctionnaires gouvernementaux chargés de ces tâches.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.8.1, 10.8.2</t>
   </si>
   <si>
     <t>Marchandises refusées</t>
   </si>
   <si>
     <t>BAD</t>
   </si>
   <si>
     <t xml:space="preserve">La République démocratique populaire lao nécessite un soutien pour les activités suivantes:
 a)	révision de la législation et des procédures des organismes autres que les douanes aux fins du respect des dispositions de l'AFE;
 b)	renforcement des capacités du personnel de ces organismes aux fins de la mise en œuvre des changements indiqués plus haut.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -503,169 +494,169 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>7.4</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>7.4</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.7</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>7.7</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>10.1</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>10.8</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>10.8</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>