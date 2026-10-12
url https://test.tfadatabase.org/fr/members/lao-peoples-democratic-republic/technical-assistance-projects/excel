--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -108,51 +108,51 @@
     <t>Banque mondiale</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique internationale pour aider le Département de l'agriculture à réexaminer ses formalités de procédure et ses prescriptions en matière de documents requis en vue d'accélérer le processus de dédouanement, en particulier pour les marchandises périssables. Le Département des douanes nécessite un soutien dans ses projets pour améliorer le fonctionnement du Système douanier automatisé (SYDONIA), afin de permettre le traitement centralisé des déclarations et pour élaborer une charte des services assortie d'un mécanisme de suivi et d'évaluation réguliers des performances par son service d'audit interne. La Direction des importations et des exportations nécessite également une assistance pour déployer son système électronique de certification de l'origine dans les provinces et moderniser son système de collecte et de diffusion des données relatives au commerce. Un soutien est également nécessaire pour renforcer les capacités des fonctionnaires gouvernementaux chargés de ces tâches.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
     <t>Marchandises refusées</t>
   </si>
   <si>
     <t>BAD</t>
   </si>
   <si>
     <t xml:space="preserve">La République démocratique populaire lao nécessite un soutien pour les activités suivantes:
 a)	révision de la législation et des procédures des organismes autres que les douanes aux fins du respect des dispositions de l'AFE;
 b)	renforcement des capacités du personnel de ces organismes aux fins de la mise en œuvre des changements indiqués plus haut.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -446,51 +446,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -622,59 +622,50 @@
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>