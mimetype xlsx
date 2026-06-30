--- v1 (2025-12-29)
+++ v2 (2026-06-30)
@@ -12,400 +12,349 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>31 décembre 2019</t>
   </si>
   <si>
     <t>31 décembre 2028</t>
   </si>
   <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>Oui</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banque mondiale</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour la mise à niveau progressive du portail commercial du Lesotho afin de permettre la publication de la réglementation commerciale actuelle, y compris mais pas seulement les procédures administratives, les organismes à consulter, les résultats ou réalisations, les formulaires, les prescriptions, les licences, les permis, les sanctions applicables en cas de violation, les redevances applicables, la durée de chaque procédure, ainsi que la législation sur laquelle chaque procédure repose et de son contenu.
 •	Assistance technique pour l'établissement d'une interface conviviale exposant clairement les procédures d'importation et d'exportation pour chaque produit.
 •	Campagnes de sensibilisation (formation et communication) pour promouvoir l'utilisation du portail commercial du Lesotho.
 •	Renforcement des capacités pour assurer la mise à jour et le développement du portail commercial du Lesotho.
 •	Accords de service prévoyant une procédure de révision et la fourniture de renseignements mis à jour par les organismes.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t xml:space="preserve">•	Élargissement des points d'information pour qu'ils englobent d'autres organismes, en plus du Ministère du commerce et de l'industrie, du Ministère de l'agriculture et de la sécurité alimentaire (MAFS) et de l'Administration fiscale du Lesotho.
 •	Renforcement du Comité SPS grâce au développement du mandat et de la formation.
 •	Renforcement des capacités pour la mise en place et le fonctionnement des points d'information.
 •	Coordination et suivi (sous forme électronique) des services pour tous les points d'information.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour l'examen des projets de loi.
 •	Mise en place de l'organe d'arbitrage de l'Administration fiscale du Lesotho, y compris le renforcement de ses capacités.
 •	Renforcement des capacités pour l'application des procédures de recours.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>31 décembre 2035</t>
   </si>
   <si>
     <t>IAEA, FAO</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour l'élaboration de paramètres d'essai et l'accréditation des laboratoires vétérinaires.
 •	Infrastructure TIC (création de réseaux, automatisation, Internet à haut débit).
 •	Fourniture du matériel d'essai.
 •	Kits d'essai et autre équipement/matériel de laboratoire pertinent.
 •	Soutien pour l'accréditation des laboratoires nationaux.
 •	Élaboration des normes nationales de qualité et des processus d'accréditation et de certification.
 •	Élaboration d'une interface électronique entre les laboratoires accrédités.
 •	Renforcement des capacités du personnel travaillant dans les laboratoires.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>31 décembre 2027</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour l'examen des projets de loi, y compris l'harmonisation avec le cadre juridique de toutes les institutions pertinentes.
 •	Consultations avec les parties prenantes dans le cadre d'ateliers et de séminaires.
 •	Renforcement des capacités pour la mise en œuvre de la législation.
 •	Élaboration d'une stratégie de communication et de gestion du changement.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Séparation de la mainlevée</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour l'examen et la rédaction de projets d'amendements législatifs.
 •	Consultations avec les parties prenantes dans le cadre d'ateliers et de séminaires.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>28 décembre 2028</t>
   </si>
   <si>
     <t xml:space="preserve">•	Élaboration d'un cadre interinstitutionnel de gestion des risques.
 •	Soutien pour la conception et la mise en place d'un système de gestion des risques.
 •	Infrastructure TIC pour la mise en place d'un système automatisé de gestion des risques.
 •	Renforcement des capacités en matière d'opérations durables relatives au cadre interinstitutionnel de gestion des risques.
 </t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour l'examen des projets de loi, y compris l'harmonisation avec le cadre juridique de toutes les institutions pertinentes.
 •	Renforcement des capacités en matière de contrôle après dédouanement dans tous les organismes pertinents.
 </t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>31 décembre 2026</t>
   </si>
   <si>
-    <t>WB, CNUCED</t>
+    <t>Banque mondiale, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">•	Renforcement des capacités pour la conception, la planification et la mise en œuvre de l'Étude sur le temps nécessaire pour la mainlevée pour tous les organismes pertinents.
 •	Participation des parties prenantes à la diffusion des résultats des études.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>SADC TRF, IMF, AFRITAC</t>
   </si>
   <si>
     <t xml:space="preserve">•	Renforcement des capacités pour la conception, la mise en œuvre et l'examen d'un système d'opérateurs agréés.
 •	Soutien pour l'élaboration d'un cadre interinstitutionnel pour les opérateurs agréés.
 •	Campagnes de sensibilisation des parties prenantes.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>OMD</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour l'élaboration de procédures/politiques permettant la mainlevée rapide des marchandises expédiées.
 •	Soutien pour les infrastructures requises.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour l'examen des projets de loi, y compris l'harmonisation avec le cadre juridique de toutes les institutions pertinentes.
 •	Soutien en matière d'infrastructures pour les installations d'entreposage.
 •	Consultations avec les parties prenantes.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour l'élaboration d'une stratégie/d'un cadre de coopération entre les organismes présents aux frontières.
 •	Renforcement des capacités du personnel aux fins de la coopération entre les organismes présents aux frontières.
 •	Soutien pour l'élaboration de dispositions législatives facilitant la coopération entre les organismes présents aux frontières.
 •	Soutien pour l'élaboration de programmes de suivi et d'évaluation.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>SADC TRF</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour l'élaboration d'un système d'examen périodique des formalités et prescriptions en matière de documents requis.
 •	Renforcement des capacités des organismes chargés d'effectuer les examens périodiques.
 •	Consultations et collaboration avec les parties prenantes sur les formalités et les prescriptions en matière de documents requis.
 •	Soutien pour la mise en œuvre du système électronique de certification de l'origine.
 </t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t xml:space="preserve">•	Renforcement des capacités pour les organismes en ce qui concerne les normes internationales pertinentes, les procédures d'essai et les meilleures pratiques internationales.
 •	Campagnes de sensibilisation sur l'utilisation des normes internationales.
 </t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour l'examen des projets de loi, y compris l'harmonisation avec le cadre juridique de toutes les institutions pertinentes.
 •	Campagnes de sensibilisation des parties prenantes sur le guichet unique électronique national.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Procédures communes à la frontière</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour l'examen des projets de loi, y compris l'harmonisation avec le cadre juridique de toutes les institutions pertinentes.
 •	Soutien pour l'élaboration d'une stratégie concernant les procédures communes à la frontière.
 •	Renforcement des capacités pour la mise en œuvre.
 </t>
   </si>
   <si>
-    <t>10.8.1, 10.8.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Marchandises refusées</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour l'élaboration de procédures opérationnelles normalisées pour les organismes.
 •	Renforcement des capacités concernant les normes et les questions connexes.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>10.9.1, 10.9.2 (a), 10.9.2 (b), 10.9.2 (c)</t>
   </si>
   <si>
     <t>Admission temporaire de marchandises</t>
   </si>
   <si>
     <t xml:space="preserve">•	Établissement de procédures, politiques et lignes directrices claires pour le contrôle et la gestion de l'admission temporaire de marchandises.
 •	Établissement d'un mécanisme approprié pour la mise en œuvre du perfectionnement actif et passif de marchandises aux fins d'un meilleur contrôle et de la tenue de registres.
 •	Renforcement des capacités requis pour la mise en œuvre.
 </t>
   </si>
   <si>
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
-    <t>SIDA, Royaume-Uni</t>
+    <t>Royaume-Uni, SIDA</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour l'élaboration d'un cadre juridique pour l'échange de renseignements.
 •	Consultations et collaboration avec les parties prenantes.
 •	Soutien pour la collaboration avec un partenaire concernant les postes frontières à guichet unique.
 •	Soutien pour les infrastructures requises.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -760,663 +709,663 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
-[...8 lines deleted...]
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" t="s">
         <v>25</v>
       </c>
-      <c r="E4" t="s">
+      <c r="J4" t="s">
         <v>26</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>5.3</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>5.3</v>
+      </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
         <v>29</v>
       </c>
-      <c r="C5" t="s">
+      <c r="I5" t="s">
         <v>30</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="J5" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>35</v>
+      <c r="B6">
+        <v>7.1</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="J6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.3</v>
       </c>
-      <c r="B7" t="s">
-        <v>40</v>
+      <c r="B7">
+        <v>7.3</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" t="s">
+        <v>37</v>
+      </c>
+      <c r="J7" t="s">
         <v>26</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.4</v>
       </c>
-      <c r="B8" t="s">
-        <v>43</v>
+      <c r="B8">
+        <v>7.4</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.5</v>
       </c>
-      <c r="B9" t="s">
-        <v>47</v>
+      <c r="B9">
+        <v>7.5</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.6</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>7.6</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I10" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="J10" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.7</v>
       </c>
-      <c r="B11" t="s">
-        <v>56</v>
+      <c r="B11">
+        <v>7.7</v>
       </c>
       <c r="C11" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="I11" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="J11" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.8</v>
       </c>
-      <c r="B12" t="s">
-        <v>61</v>
+      <c r="B12">
+        <v>7.8</v>
       </c>
       <c r="C12" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="I12" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="J12" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.9</v>
       </c>
-      <c r="B13" t="s">
-        <v>66</v>
+      <c r="B13">
+        <v>7.9</v>
       </c>
       <c r="C13" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="J13" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>8</v>
       </c>
-      <c r="B14" t="s">
-        <v>69</v>
+      <c r="B14">
+        <v>8</v>
       </c>
       <c r="C14" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="J14" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.1</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="I15" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="J15" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.3</v>
       </c>
       <c r="B16" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="C16" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="D16" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="I16" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="J16" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.4</v>
       </c>
-      <c r="B17" t="s">
-        <v>80</v>
+      <c r="B17">
+        <v>10.4</v>
       </c>
       <c r="C17" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
       <c r="I17" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="J17" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.7</v>
       </c>
-      <c r="B18" t="s">
-        <v>84</v>
+      <c r="B18">
+        <v>10.7</v>
       </c>
       <c r="C18" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
       <c r="I18" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="J18" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>10.8</v>
       </c>
-      <c r="B19" t="s">
-        <v>87</v>
+      <c r="B19">
+        <v>10.8</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="D19" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="J19" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>10.9</v>
       </c>
-      <c r="B20" t="s">
-        <v>90</v>
+      <c r="B20">
+        <v>10.9</v>
       </c>
       <c r="C20" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="I20" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="J20" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>12</v>
       </c>
-      <c r="B21" t="s">
-        <v>93</v>
+      <c r="B21">
+        <v>12</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="D21" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="I21" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="J21" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">