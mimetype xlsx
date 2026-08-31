--- v2 (2026-06-30)
+++ v3 (2026-08-31)
@@ -195,51 +195,51 @@
     <t xml:space="preserve">•	Soutien pour l'examen des projets de loi, y compris l'harmonisation avec le cadre juridique de toutes les institutions pertinentes.
 •	Renforcement des capacités en matière de contrôle après dédouanement dans tous les organismes pertinents.
 </t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>31 décembre 2026</t>
   </si>
   <si>
     <t>Banque mondiale, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">•	Renforcement des capacités pour la conception, la planification et la mise en œuvre de l'Étude sur le temps nécessaire pour la mainlevée pour tous les organismes pertinents.
 •	Participation des parties prenantes à la diffusion des résultats des études.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
-    <t>SADC TRF, IMF, AFRITAC</t>
+    <t>TRF de la SADC, FMI, AFRITAC</t>
   </si>
   <si>
     <t xml:space="preserve">•	Renforcement des capacités pour la conception, la mise en œuvre et l'examen d'un système d'opérateurs agréés.
 •	Soutien pour l'élaboration d'un cadre interinstitutionnel pour les opérateurs agréés.
 •	Campagnes de sensibilisation des parties prenantes.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>OMD</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour l'élaboration de procédures/politiques permettant la mainlevée rapide des marchandises expédiées.
 •	Soutien pour les infrastructures requises.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment</t>
   </si>
   <si>
@@ -249,51 +249,51 @@
     <t xml:space="preserve">•	Soutien pour l'examen des projets de loi, y compris l'harmonisation avec le cadre juridique de toutes les institutions pertinentes.
 •	Soutien en matière d'infrastructures pour les installations d'entreposage.
 •	Consultations avec les parties prenantes.
 </t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour l'élaboration d'une stratégie/d'un cadre de coopération entre les organismes présents aux frontières.
 •	Renforcement des capacités du personnel aux fins de la coopération entre les organismes présents aux frontières.
 •	Soutien pour l'élaboration de dispositions législatives facilitant la coopération entre les organismes présents aux frontières.
 •	Soutien pour l'élaboration de programmes de suivi et d'évaluation.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
-    <t>SADC TRF</t>
+    <t>TRF de la SADC</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour l'élaboration d'un système d'examen périodique des formalités et prescriptions en matière de documents requis.
 •	Renforcement des capacités des organismes chargés d'effectuer les examens périodiques.
 •	Consultations et collaboration avec les parties prenantes sur les formalités et les prescriptions en matière de documents requis.
 •	Soutien pour la mise en œuvre du système électronique de certification de l'origine.
 </t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t xml:space="preserve">•	Renforcement des capacités pour les organismes en ce qui concerne les normes internationales pertinentes, les procédures d'essai et les meilleures pratiques internationales.
 •	Campagnes de sensibilisation sur l'utilisation des normes internationales.
 </t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">•	Soutien pour l'examen des projets de loi, y compris l'harmonisation avec le cadre juridique de toutes les institutions pertinentes.
 •	Campagnes de sensibilisation des parties prenantes sur le guichet unique électronique national.