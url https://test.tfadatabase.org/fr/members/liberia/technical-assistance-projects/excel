--- v0 (2025-10-21)
+++ v1 (2026-06-30)
@@ -12,194 +12,182 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>5.3.1, 5.3.2, 5.3.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>22 février 2019</t>
   </si>
   <si>
     <t>22 février 2025</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t xml:space="preserve">Cadre juridique/politique
 •	Rédaction de dispositions juridiques ou politiques formelles concernant le droit à un second essai par les douanes ou d'autres organismes compétents présents aux frontières (MoCI, Ministère de la santé, organismes responsables des quarantaines ou de la pêche, etc.) conformément aux dispositions de l'AFE.
 Ressources humaines/formation
 •	Renforcement des capacités et formation des fonctionnaires des douanes aux essais de produits chimiques et d'autres produits.
 Infrastructure et équipement
 •	Installations et équipement d'essai appropriés.
 Consultation et sensibilisation du public
 •	Consultation des organismes présents aux frontières et des autres parties prenantes.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
     <t>OMD</t>
   </si>
   <si>
     <t xml:space="preserve">Politique/procédure
 •	Élaboration de politiques et de procédures formelles pour la mesure périodique des temps moyens nécessaires à la mainlevée, afin d'inclure les processus de toutes les parties prenantes pertinentes au port/à l'aéroport/à la frontière terrestre dans le champ de l'étude.
 Infrastructures
 •	Faciliter la mise au point du logiciel pour l'établissement d'une plate-forme TRS.
 •	Matériel informatique pour faciliter l'établissement d'une plate-forme TRS.
 •	Élaboration de méthodes pour mesurer les temps moyens nécessaires à la mainlevée des marchandises sur la base des méthodes de l'OMD.
 Ressources humaines/formation
 •	Formation des fonctionnaires des douanes au fonctionnement de la plate-forme TRS.
 •	Sensibilisation des entreprises et des autres parties prenantes par le biais d'ateliers.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t xml:space="preserve">Cadre juridique
 •	Élaboration des dispositions législatives pertinentes pour permettre l'établissement d'un programme d'opérateurs économiques agréés (OEA).
 Politique
 •	Élaboration d'une politique relative aux opérateurs économiques agréés.
 Procédure
 •	Élaboration de procédures et définition de critères appropriés pour l'évaluation des OEA qui remplissent les critères spécifiés dans le cadre du programme d'OEA et en tenant compte de la 
 norme ISO 17712:2013.
 Ressources humaines/formation
 •	Renforcement des capacités et formation des fonctionnaires des douanes et des autres organismes présents aux frontières, et des responsables des quarantaines à la mise en œuvre du programme d'OEA afin d'assurer la pleine conformité avec cette mesure.
 •	Réalisation de campagnes de sensibilisation.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>22 février 2023</t>
   </si>
   <si>
-    <t>WB</t>
+    <t>Banque mondiale</t>
   </si>
   <si>
     <t xml:space="preserve">Cadre juridique
 •	Examen/élaboration des dispositions législatives pertinentes pour faciliter la création d'un guichet unique national complet.
 •	Examen de la conformité.
 •	Établissement d'un mémorandum d'accord avec d'autres organismes pour renforcer la coopération.
 Politique
 •	Réalisation d'une étude de faisabilité pour analyser la viabilité d'un système de guichet unique national.
 •	Élaboration d'une stratégie pour la mise en œuvre du guichet unique.
 Procédures
 •	Élaboration de procédures et de procédés appropriés pour faciliter la mise en œuvre du guichet unique.
 Ressources humaines/formation
 •	Renforcement des capacités et formation des fonctionnaires des douanes et des autres organismes présents aux frontières afin d'assurer la bonne mise en œuvre du système de guichet unique national.
 •	Renforcement des capacités des autres organismes publics et du secteur privé en matière de mise en œuvre d'un système de guichet unique national.
 Technologies de l'information et de la communication
 •	Examen des politiques nationales en matière de TIC pour faciliter la mise en œuvre d'un guichet unique.
 •	Renforcement et amélioration des capacités technologiques des organismes présents aux frontières et des autres organismes publics nécessaires à la mise en œuvre du guichet unique.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>22 février 2018</t>
   </si>
   <si>
     <t xml:space="preserve">Infrastructures
 •	Mise au point d'une plate-forme électronique pour l'échange ou le partage de données et l'interconnexion des systèmes.
 Ressources humaines/formation et sensibilisation
 •	Renforcement des capacités des parties prenantes externes et des fonctionnaires des douanes.
 •	Information et sensibilisation du secteur public.
 Politique
 •	Élaboration d'une politique pour améliorer le contrôle douanier et pour la demande de renseignements.
 •	Élaboration d'un instrument de conformité pour inclure les politiques et les plans d'action connexes.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
@@ -564,195 +552,195 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>5.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>5.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.6</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>7.6</v>
+      </c>
+      <c r="C3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="D3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" t="s">
         <v>20</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.7</v>
       </c>
-      <c r="B4" t="s">
-        <v>23</v>
+      <c r="B4">
+        <v>7.7</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="J4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>10.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>10.4</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>12</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>12</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">