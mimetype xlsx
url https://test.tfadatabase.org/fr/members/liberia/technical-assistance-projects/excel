--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -79,94 +79,94 @@
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t xml:space="preserve">Cadre juridique/politique
 •	Rédaction de dispositions juridiques ou politiques formelles concernant le droit à un second essai par les douanes ou d'autres organismes compétents présents aux frontières (MoCI, Ministère de la santé, organismes responsables des quarantaines ou de la pêche, etc.) conformément aux dispositions de l'AFE.
 Ressources humaines/formation
 •	Renforcement des capacités et formation des fonctionnaires des douanes aux essais de produits chimiques et d'autres produits.
 Infrastructure et équipement
 •	Installations et équipement d'essai appropriés.
 Consultation et sensibilisation du public
 •	Consultation des organismes présents aux frontières et des autres parties prenantes.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
-    <t>OMD</t>
+    <t>Royaume-Uni, OMD</t>
   </si>
   <si>
     <t xml:space="preserve">Politique/procédure
 •	Élaboration de politiques et de procédures formelles pour la mesure périodique des temps moyens nécessaires à la mainlevée, afin d'inclure les processus de toutes les parties prenantes pertinentes au port/à l'aéroport/à la frontière terrestre dans le champ de l'étude.
 Infrastructures
 •	Faciliter la mise au point du logiciel pour l'établissement d'une plate-forme TRS.
 •	Matériel informatique pour faciliter l'établissement d'une plate-forme TRS.
 •	Élaboration de méthodes pour mesurer les temps moyens nécessaires à la mainlevée des marchandises sur la base des méthodes de l'OMD.
 Ressources humaines/formation
 •	Formation des fonctionnaires des douanes au fonctionnement de la plate-forme TRS.
 •	Sensibilisation des entreprises et des autres parties prenantes par le biais d'ateliers.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t xml:space="preserve">Cadre juridique
 •	Élaboration des dispositions législatives pertinentes pour permettre l'établissement d'un programme d'opérateurs économiques agréés (OEA).
 Politique
 •	Élaboration d'une politique relative aux opérateurs économiques agréés.
 Procédure
 •	Élaboration de procédures et définition de critères appropriés pour l'évaluation des OEA qui remplissent les critères spécifiés dans le cadre du programme d'OEA et en tenant compte de la 
 norme ISO 17712:2013.
 Ressources humaines/formation
 •	Renforcement des capacités et formation des fonctionnaires des douanes et des autres organismes présents aux frontières, et des responsables des quarantaines à la mise en œuvre du programme d'OEA afin d'assurer la pleine conformité avec cette mesure.
 •	Réalisation de campagnes de sensibilisation.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>22 février 2023</t>
   </si>
   <si>
-    <t>Banque mondiale</t>
+    <t>Banque mondiale, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">Cadre juridique
 •	Examen/élaboration des dispositions législatives pertinentes pour faciliter la création d'un guichet unique national complet.
 •	Examen de la conformité.
 •	Établissement d'un mémorandum d'accord avec d'autres organismes pour renforcer la coopération.
 Politique
 •	Réalisation d'une étude de faisabilité pour analyser la viabilité d'un système de guichet unique national.
 •	Élaboration d'une stratégie pour la mise en œuvre du guichet unique.
 Procédures
 •	Élaboration de procédures et de procédés appropriés pour faciliter la mise en œuvre du guichet unique.
 Ressources humaines/formation
 •	Renforcement des capacités et formation des fonctionnaires des douanes et des autres organismes présents aux frontières afin d'assurer la bonne mise en œuvre du système de guichet unique national.
 •	Renforcement des capacités des autres organismes publics et du secteur privé en matière de mise en œuvre d'un système de guichet unique national.
 Technologies de l'information et de la communication
 •	Examen des politiques nationales en matière de TIC pour faciliter la mise en œuvre d'un guichet unique.
 •	Renforcement et amélioration des capacités technologiques des organismes présents aux frontières et des autres organismes publics nécessaires à la mise en œuvre du guichet unique.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
@@ -631,50 +631,53 @@
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.7</v>
       </c>
       <c r="B4">
         <v>7.7</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
+      <c r="H4" t="s">
+        <v>19</v>
+      </c>
       <c r="I4" t="s">
         <v>23</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>10.4</v>
       </c>
       <c r="B5">
         <v>10.4</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>