--- v1 (2025-12-30)
+++ v2 (2026-04-28)
@@ -12,92 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
-    <t>31 décembre 2026</t>
+    <t>30 avril 2024</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t>AfDB</t>
   </si>
   <si>
     <t>-	Cadre juridique pour la publication des informations relatives aux procédures d’import/export
 -	Formation des techniciens sur les procédures de publication en ligne
 -	Dotation en connexion internet très haut débit chaque ministère et agences de contrôle et le Secrétariat Permanent du CNFE
 -	Fourniture de matériels de mise en réseau des ministères et agences de contrôles et d’inspection</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>-	Cadre juridique relatif à la création et fonctionnement du portail et la mise en place de la base de données
 -	Mise en place de la base de données de tarifs intégrés et du Portail d’information commerciale
@@ -129,76 +129,79 @@
 -	Maintenance des matériels NTIC obtenus</t>
   </si>
   <si>
     <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
   </si>
   <si>
     <t>Notification</t>
   </si>
   <si>
     <t>-	Renforcement de capacités du Secrétariat Permanent du CNFE en matière de notification
 -	Dotation de matériels NTIC au Secrétariat Permanent du CNFE pour collecter, centraliser et envoyer les notifications et sensibiliser les départements concernés</t>
   </si>
   <si>
     <t>Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>2.1.1, 2.1.2, 2.1.3</t>
   </si>
   <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
+    <t>31 décembre 2026</t>
+  </si>
+  <si>
     <t>-	Mise en place d’un mécanisme efficient en ligne ou par messagerie téléphonique de consultation préalable afin de pouvoir réagir à un projet de lois ou de textes règlementaires qui touchent à l’export et import avant leurs entrées en vigueur
 -	Cadre juridique pour la mise en place du mécanisme
 -	Sensibilisation des opérateurs sur l’utilisation du mécanisme.
 -	Mise en place d’une équipe qualifiée et équipée de call center pour collecter, traiter et répondre aux demandes d’observation</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>-	Soutien à l’élaboration de cadre règlementaire pour mettre en place un mécanisme de consultation
 -	Appui logistique et technique des réunions de concertation du CNFE</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
-    <t>31 décembre 2025</t>
+    <t>31 décembre 2022</t>
   </si>
   <si>
     <t>GATF</t>
   </si>
   <si>
     <t>-	Benchmarking pour apprécier les meilleures pratiques en matière de décisions anticipées
 -	Alignement des règlementations nationales avec les normes et bonnes pratiques internationales
 -	Révision du cadre juridique
 -	Mise en place d'une infrastructure efficace pour l’application de la décision anticipée à Madagascar en matière d’Origine et de Classement tarifaire
 -	Mise en place de cadre règlementaire en matière de décisions anticipées
 -	Formation et sensibilisation des opérateurs et autorités concernées sur l’application des décisions anticipées</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>31 décembre 2035</t>
   </si>
   <si>
@@ -221,50 +224,53 @@
 -	Modernisation de l'infrastructure concernant les TIC du Bureau des normes de Madagascar
 -	Services logiciels spécialisés pour le nouveau laboratoire- Mise en place d'un système de contrôles renforcés et informatisé à l'export
 -	Mise en place d'un système d'alerte rapide à l'importation
 -	Appui à l’accréditation des laboratoires d’essai
 -	Laboratoire pour les technologies relatives aux produits alimentaires au Ministère de l'industrie agroalimentaire et de la sécurité alimentaire
 -	Modernisation des laboratoires pour la santé animale, notamment l'infrastructure et les équipements au Ministère de l'industrie agroalimentaire
 -	Fourniture d'équipements pour les essais de produits alimentaires rapides et d'éléments utilisables pour la prise de décisions sur le terrain, en ce qui concerne la mainlevée pour les cargaisons de produits alimentaires au Ministère de la santé et de la qualité de vie
 -	Renforcement des installations de diagnostic concernant les parasites et les maladies au Ministère de l'industrie agroalimentaire et de la sécurité alimentaire
 -	Fourniture de laboratoires certifiés mobiles
 -	Laboratoire national des résidus chimiques et biologiques au moyen de l'acquisition d'équipements, de matériel et de réactifs, renforcement de la mise en œuvre des méthodes de diagnostic, de la formation du personnel et des infrastructures des laboratoires
 -	Services de logiciels spécialisés pour la surveillance des maladies au Ministère de l'industrie agroalimentaire et de la sécurité alimentaire
 -	Formation et renforcement des capacités des agents du Bureau des normes de Madagascar pour les procédures d'essai ainsi que les techniciens/chercheurs de laboratoires
 -	Benchmarking pour apprécier les meilleures pratiques
 -	Sensibilisations de toutes les parties prenantes sur les procédures et règlementations relatives aux procédures d’essai</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
   </si>
   <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
+    <t>31 décembre 2025</t>
+  </si>
+  <si>
     <t>Recrutement de cabinet de consultant pour :
 -	Recensement et analyse des écarts des cadres juridiques et procédures existants sur les redevances et impositions
 -	Mis à jour et harmonisation du cadre juridique et procédures selon les résultats de l'analyse mentionnée ci-dessus
 -	Elaboration du cadre institutionnel de concertation et de coordination de toutes les parties prenantes relatives à l’article 6.1.
 -	Recensement des besoins en infrastructure et en formation des parties prenantes liées à l’article 6.1
 -	Benchmarking pour apprécier les meilleures pratiques en matière de coordination des parties prenantes dans le cadre institutionnel lié à la transparence des redevances et impositions imposées à l’importation et l’exportation
 -	Sensibilisation et communication sur les réglementations et procédures liées à l’article 6.1
 -	Constitution et formation d’une équipe technique de personnes ressources qualifiées pour gérer les points d’information par entité concernée
 -	Fourniture d’équipements informatiques, immobiliers et mobiliers à l’équipe dédiée</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Procédures institutionnelles, Sensibilisation</t>
   </si>
   <si>
     <t>6.2 (i), 6.2 (ii)</t>
   </si>
   <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
     <t>Recrutement de cabinet de consultant pour :
 -	Recensement et analyse des écarts des cadres juridiques et procédures existants sur les redevances et impositions lié à la douane
 -	Conception et harmonisation du cadre juridique et procédures lié à la douane en vue d’élaboration d’une politique nationale
 -	Recensement des besoins en infrastructure et en formation de chaque secteur aux frontières concerné à la mise en œuvre de l’article 6.2
 -	Benchmarking de bonne pratique dans le domaine de redevances et impositions aux fins du traitement douanier en collaboration avec les autres entités impliquées
@@ -453,50 +459,53 @@
 -	Appui à la participation du BNM à l'élaboration et à l'examen périodique des normes par les organisations internationales "appropriées"</t>
   </si>
   <si>
     <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>-	Benchmarking de pays ayant un Guichet Unique Electronique National fonctionnel et efficace
 -	Ancrage institutionnel du Guichet Unique Electronique National
 -	Appui technique, financier pour l’établissement et l’opérationnalisation du Guichet Unique Electronique National
 -	Renforcement de capacité des gestionnaires du Guichet Unique Electronique National
 -	Sensibilisation des opérateurs sur l’utilisation du Guichet Unique Electronique National
 -	Maintenance et suivi du Guichet Unique Electronique National
 -	Appui aux activités du groupe de travail du CNFE sur le Guichet Unique Electronique National</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Sensibilisation</t>
   </si>
   <si>
     <t>10.6.1, 10.6.2, 10.6.3</t>
   </si>
   <si>
     <t>Recours aux courtiers en douane</t>
+  </si>
+  <si>
+    <t>31 décembre 2024</t>
   </si>
   <si>
     <t>-	Alignement des règlementations nationales avec les normes et bonnes pratiques internationales
 -	Révision du cadre juridique</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
   </si>
   <si>
     <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Procédures communes à la frontière</t>
   </si>
   <si>
     <t>-	Benchmarking des pays qui ont de meilleures pratiques en matière de gestion coordonnée des frontières
 -	Révision du cadre juridique en matière de procédures et prescriptions en matière de documents requis à la frontière et harmonisation des règlementations des autorités aux frontières
 -	Formation des agents aux frontières normes à appliquer en matière de gestion coordonnées des frontières
 -	Sensibilisation des parties prenantes sur les règlementations et procédures à la frontière</t>
   </si>
   <si>
     <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
@@ -1022,768 +1031,768 @@
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>31</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>5.1</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.3</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>6.1</v>
       </c>
       <c r="B11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="E11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>6.2</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="E12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="J12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6.3</v>
       </c>
       <c r="B13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.1</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.2</v>
       </c>
       <c r="B15">
         <v>7.2</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
         <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.3</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
         <v>31</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="J16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.4</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
       <c r="I17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.5</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D18" t="s">
         <v>31</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="J18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>7.7</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D19" t="s">
         <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J19" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>7.8</v>
       </c>
       <c r="B20" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="I20" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="J20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>7.9</v>
       </c>
       <c r="B21" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D21" t="s">
         <v>31</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="I21" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="J21" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D22" t="s">
         <v>31</v>
       </c>
       <c r="E22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="J22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.1</v>
       </c>
       <c r="B23" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D23" t="s">
         <v>31</v>
       </c>
       <c r="E23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="I23" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="J23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.2</v>
       </c>
       <c r="B24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="J24" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.3</v>
       </c>
       <c r="B25" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C25" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="I25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="J25" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.4</v>
       </c>
       <c r="B26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C26" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
         <v>31</v>
       </c>
       <c r="E26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="I26" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="J26" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>10.6</v>
       </c>
       <c r="B27" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
         <v>31</v>
       </c>
       <c r="E27" t="s">
-        <v>45</v>
+        <v>114</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="I27" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="J27" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>10.7</v>
       </c>
       <c r="B28" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C28" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D28" t="s">
         <v>31</v>
       </c>
       <c r="E28" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="I28" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="J28" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C29" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="I29" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="J29" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C30" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="I30" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="J30" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">