--- v2 (2026-04-28)
+++ v3 (2026-06-30)
@@ -12,537 +12,468 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t>30 avril 2024</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t>AfDB</t>
   </si>
   <si>
     <t>-	Cadre juridique pour la publication des informations relatives aux procédures d’import/export
 -	Formation des techniciens sur les procédures de publication en ligne
 -	Dotation en connexion internet très haut débit chaque ministère et agences de contrôle et le Secrétariat Permanent du CNFE
 -	Fourniture de matériels de mise en réseau des ministères et agences de contrôles et d’inspection</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>-	Cadre juridique relatif à la création et fonctionnement du portail et la mise en place de la base de données
 -	Mise en place de la base de données de tarifs intégrés et du Portail d’information commerciale
 -	Recrutement de cabinet de consultant pour faire l’étude de faisabilité et la mise en place de la base de données de tarifs intégrés et du portail d’information commerciale
 -	Acquisition de matériels NTIC (Nouvelle Technologie de l'Information et de la Communication) et logiciels nécessaires à la mise en place de la base de données de tarifs intégrés et du portail d’information commerciale
 -	Constitution d’une équipe technique de personnes ressources qualifiées pour gérer le portail et une équipe technique pour gérer la base de données de tarifs intégrés
 -	Fourniture d’équipements informatiques et immobiliers et mobiliers aux équipes dédiées
 -	Subvention pour doter en connexion internet très haut débit chaque ministère et agences de contrôle et le Secrétariat Permanent du CNFE
 -	Fourniture de matériels de mise en réseau des ministères et agences de contrôles et d’inspection qui vont communiquer les informations pertinentes à publier
 -	Maintenance des matériels NTIC obtenus</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>-	Cadre juridique pour la mise en place des points d’information commerciale
 -	Dotation en connexion internet très haut débit chaque ministère et agences de contrôle et le Secrétariat Permanent du CNFE
 -	Fourniture de matériels de mise en réseau des ministères et agences de contrôles et d’inspection
 -	Constitution d’une équipe technique de personnes ressources qualifiées pour gérer les points d’information
 -	Fourniture d’équipements informatiques et immobiliers et mobiliers à l’équipe dédiée
 -	Subvention pour doter en connexion internet très haut débit chaque ministère et agence de contrôle
 -	Fourniture de matériels de mise en réseau des ministères et agences de contrôles et d’inspection qui vont communiquer les informations pertinentes à publier
 -	Maintenance des matériels NTIC obtenus</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>-	Renforcement de capacités du Secrétariat Permanent du CNFE en matière de notification
 -	Dotation de matériels NTIC au Secrétariat Permanent du CNFE pour collecter, centraliser et envoyer les notifications et sensibiliser les départements concernés</t>
   </si>
   <si>
     <t>Infrastructure et equipment, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>2.1.1, 2.1.2, 2.1.3</t>
   </si>
   <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t>31 décembre 2026</t>
   </si>
   <si>
     <t>-	Mise en place d’un mécanisme efficient en ligne ou par messagerie téléphonique de consultation préalable afin de pouvoir réagir à un projet de lois ou de textes règlementaires qui touchent à l’export et import avant leurs entrées en vigueur
 -	Cadre juridique pour la mise en place du mécanisme
 -	Sensibilisation des opérateurs sur l’utilisation du mécanisme.
 -	Mise en place d’une équipe qualifiée et équipée de call center pour collecter, traiter et répondre aux demandes d’observation</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>-	Soutien à l’élaboration de cadre règlementaire pour mettre en place un mécanisme de consultation
 -	Appui logistique et technique des réunions de concertation du CNFE</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t>GATF</t>
   </si>
   <si>
     <t>-	Benchmarking pour apprécier les meilleures pratiques en matière de décisions anticipées
 -	Alignement des règlementations nationales avec les normes et bonnes pratiques internationales
 -	Révision du cadre juridique
 -	Mise en place d'une infrastructure efficace pour l’application de la décision anticipée à Madagascar en matière d’Origine et de Classement tarifaire
 -	Mise en place de cadre règlementaire en matière de décisions anticipées
 -	Formation et sensibilisation des opérateurs et autorités concernées sur l’application des décisions anticipées</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>31 décembre 2035</t>
   </si>
   <si>
     <t>-	Mise en place d’un système d'émission de notifications concernant le relèvement du niveau des contrôles ou des inspections des marchandises sur la base du risque
 -	Formations des techniciens de contrôles et d’inspections des marchandises sur les normes SAFE et d’autres normes internationales pertinentes</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>-	Alignement des règlementations nationales avec les normes et bonnes pratiques internationales
 -	Élaboration des normes nationales de qualité et mise en place des processus nationaux d'accréditation et de certification en matière de qualité
 -	Examen de la Loi sur les normes
 -	Modernisation de l'infrastructure concernant les TIC du Bureau des normes de Madagascar
 -	Services logiciels spécialisés pour le nouveau laboratoire- Mise en place d'un système de contrôles renforcés et informatisé à l'export
 -	Mise en place d'un système d'alerte rapide à l'importation
 -	Appui à l’accréditation des laboratoires d’essai
 -	Laboratoire pour les technologies relatives aux produits alimentaires au Ministère de l'industrie agroalimentaire et de la sécurité alimentaire
 -	Modernisation des laboratoires pour la santé animale, notamment l'infrastructure et les équipements au Ministère de l'industrie agroalimentaire
 -	Fourniture d'équipements pour les essais de produits alimentaires rapides et d'éléments utilisables pour la prise de décisions sur le terrain, en ce qui concerne la mainlevée pour les cargaisons de produits alimentaires au Ministère de la santé et de la qualité de vie
 -	Renforcement des installations de diagnostic concernant les parasites et les maladies au Ministère de l'industrie agroalimentaire et de la sécurité alimentaire
 -	Fourniture de laboratoires certifiés mobiles
 -	Laboratoire national des résidus chimiques et biologiques au moyen de l'acquisition d'équipements, de matériel et de réactifs, renforcement de la mise en œuvre des méthodes de diagnostic, de la formation du personnel et des infrastructures des laboratoires
 -	Services de logiciels spécialisés pour la surveillance des maladies au Ministère de l'industrie agroalimentaire et de la sécurité alimentaire
 -	Formation et renforcement des capacités des agents du Bureau des normes de Madagascar pour les procédures d'essai ainsi que les techniciens/chercheurs de laboratoires
 -	Benchmarking pour apprécier les meilleures pratiques
 -	Sensibilisations de toutes les parties prenantes sur les procédures et règlementations relatives aux procédures d’essai</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
     <t>Recrutement de cabinet de consultant pour :
 -	Recensement et analyse des écarts des cadres juridiques et procédures existants sur les redevances et impositions
 -	Mis à jour et harmonisation du cadre juridique et procédures selon les résultats de l'analyse mentionnée ci-dessus
 -	Elaboration du cadre institutionnel de concertation et de coordination de toutes les parties prenantes relatives à l’article 6.1.
 -	Recensement des besoins en infrastructure et en formation des parties prenantes liées à l’article 6.1
 -	Benchmarking pour apprécier les meilleures pratiques en matière de coordination des parties prenantes dans le cadre institutionnel lié à la transparence des redevances et impositions imposées à l’importation et l’exportation
 -	Sensibilisation et communication sur les réglementations et procédures liées à l’article 6.1
 -	Constitution et formation d’une équipe technique de personnes ressources qualifiées pour gérer les points d’information par entité concernée
 -	Fourniture d’équipements informatiques, immobiliers et mobiliers à l’équipe dédiée</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins, Procédures institutionnelles, Sensibilisation</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
     <t>Recrutement de cabinet de consultant pour :
 -	Recensement et analyse des écarts des cadres juridiques et procédures existants sur les redevances et impositions lié à la douane
 -	Conception et harmonisation du cadre juridique et procédures lié à la douane en vue d’élaboration d’une politique nationale
 -	Recensement des besoins en infrastructure et en formation de chaque secteur aux frontières concerné à la mise en œuvre de l’article 6.2
 -	Benchmarking de bonne pratique dans le domaine de redevances et impositions aux fins du traitement douanier en collaboration avec les autres entités impliquées
 -	Fourniture d’équipements informatiques, immobiliers et mobiliers à l’équipe dédiée</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Diagnostic et evaluation des besoins</t>
   </si>
   <si>
-    <t>6.3.1, 6.3.2, 6.3.3, 6.3.4 (a), 6.3.4 (b), 6.3.5, 6.3.6, 6.3.7</t>
-[...1 lines deleted...]
-  <si>
     <t>Disciplines en matière de pénalités</t>
   </si>
   <si>
     <t>-	Faire un audit règlementaire relatif aux pénalités
 -	Refonte des règlementations concernant les pénalités
 -	Coordination des actions des autorités concernées</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>-	Alignement des règlementations nationales avec les normes et bonnes pratiques internationales
 -	Révision du cadre juridique
 -	Formation et sensibilisation des acteurs stratégiques en matière du Traitement avant arrivée
 -	Appui pour le développement du logiciel du Système d'information douanière pour le traitement automatisé des déclarations et documents avant l'arrivée des marchandises
 -	Dotation de matériels NTIC nécessaire pour les inspections de chaque autorité compétente aux frontières
 -	Mise en réseau des autorités aux frontières avec le Système d'information douanière</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t>-	Mise en place du cadre juridique de paiement électronique
 -	Mise en place du mécanisme de paiement électronique
 -	Sensibilisation des banques, opérateurs et autorités compétentes sur le mécanisme de paiement par voie électronique</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Sensibilisation</t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Séparation de la mainlevée</t>
   </si>
   <si>
     <t>-	Révision des réglementations relatives à la mainlevée dans le sens de la facilitation du dédouanement des marchandises
 -	Dotation de connexion internet très haut débit
 -	Formations des techniciens et agents des douanes</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>-	Alignement des règlementations nationales avec les normes et bonnes pratiques internationales
 -	Révision du cadre juridique
 -	Benchmarking pour apprécier les meilleures pratiques en matière de gestion des risques
 -	Mise en place d’une infrastructure adéquate pour la gestion des risques aux frontières
 -	Dotation des outils nécessaires pour la gestion des risques (de scanners pour la détection de stupéfiants, de détecteurs d'explosifs, de caméras, d'appareils à rayons X, de kits de dépistage de stupéfiants, d'équipements de sécurité, de chiens renifleurs adaptés au climat tropical, de véhicules utilitaires, de navires de patrouille maritime et d'autres équipements modernes de scannage et de détection)
 -	Renforcement de capacités des personnes ressources sur la gestion des risques
 -	Constitution d’une équipe transfrontalière de gestion des risques
 -	Sensibilisations de toutes les parties prenantes nationales concernées sur la gestion des risques</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>-	Alignement des règlementations nationales avec les normes et bonnes pratiques internationales
 -	Révision du cadre juridique
 -	Mise en place d’une infrastructure adéquate pour la mise en place d’un contrôle après dédouanement conforme aux recommandations de l’Organisation mondiale des douanes</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>-	Formation sur le cadre des normes SAFE
 -	Elaboration du programme national OEA
 -	Formation et sensibilisation des agents aux frontières et des négociants
 -	Benchmarking pour apprécier les meilleures pratiques en matière du programme OEA et ARM</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>-	Alignement des règlementations nationales avec les normes et bonnes pratiques internationales
 -	Révision du cadre juridique
 -	Appui pour la mise en place de chaîne de froid aux frontières froide
 -	Formation et sensibilisation des agents aux frontières et des opérateurs sur les envois accélérées</t>
   </si>
   <si>
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>-	Renforcement des infrastructures frontalières nécessaires pour la conservation des denrées périssables
 -	Amélioration du cadre législatif régissant le traitement des marchandises périssables</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
-    <t>SADC TRF, Union européenne</t>
+    <t>Union européenne, SADC TRF</t>
   </si>
   <si>
     <t>-	Benchmarking pour apprécier les meilleures pratiques en matière de la Gestion coordonnée des frontières
 -	Alignement des règlementations nationales avec les normes et bonnes pratiques internationales
 -	Mise en place d’une infrastructure technique nécessaire
 -	Sensibilisation des acteurs stratégiques concernés</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Sensibilisation</t>
   </si>
   <si>
-    <t>10.1.1 (a), 10.1.1 (b), 10.1.1 (c), 10.1.1 (d)</t>
+    <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>-	Mise en place d’un observatoire commercial national
 -	Benchmarking pour apprécier les meilleures pratiques en matière d’un observatoire commercial
 -	Elaboration de guide de poche ou manuel pour les importateurs et exportateurs
 -	Harmonisation des formalités et prescriptions en matière de documents requis
 -	Alignement de des formalités et prescriptions en matière de documents requis avec les normes et bonnes pratiques internationales
 -	Formation et sensibilisation des agents et autorités aux frontières sur dedes formalités et prescriptions en matière de documents requis</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
     <t>-	Alignement des règlementations nationales avec les normes et bonnes pratiques internationales
 -	Révision du cadre juridique
 -	Formation des agents à la frontières et sensibilisation des opérateurs</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>-	Appui technique et financiers au Bureau des Normes de Madagascar (BNM) pour l’élaboration des normes nationales basées sur les normes internationales pertinentes
 -	Redynamisation du Conseil National de normalisation (CNN)
 -	Mise à norme des labos de contrôles et d’inspection
 -	Sensibilisation des membres du CNFE et des opérateurs sur les obstacles techniques au commerce 
 -	Appui à la participation du BNM à l'élaboration et à l'examen périodique des normes par les organisations internationales "appropriées"</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>-	Benchmarking de pays ayant un Guichet Unique Electronique National fonctionnel et efficace
 -	Ancrage institutionnel du Guichet Unique Electronique National
 -	Appui technique, financier pour l’établissement et l’opérationnalisation du Guichet Unique Electronique National
 -	Renforcement de capacité des gestionnaires du Guichet Unique Electronique National
 -	Sensibilisation des opérateurs sur l’utilisation du Guichet Unique Electronique National
 -	Maintenance et suivi du Guichet Unique Electronique National
 -	Appui aux activités du groupe de travail du CNFE sur le Guichet Unique Electronique National</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Sensibilisation</t>
   </si>
   <si>
-    <t>10.6.1, 10.6.2, 10.6.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Recours aux courtiers en douane</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
   </si>
   <si>
     <t>-	Alignement des règlementations nationales avec les normes et bonnes pratiques internationales
 -	Révision du cadre juridique</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.7.1, 10.7.2 (a), 10.7.2 (b), 10.7.2 (c), 10.7.2 (d), 10.7.2 (e)</t>
   </si>
   <si>
     <t>Procédures communes à la frontière</t>
   </si>
   <si>
     <t>-	Benchmarking des pays qui ont de meilleures pratiques en matière de gestion coordonnée des frontières
 -	Révision du cadre juridique en matière de procédures et prescriptions en matière de documents requis à la frontière et harmonisation des règlementations des autorités aux frontières
 -	Formation des agents aux frontières normes à appliquer en matière de gestion coordonnées des frontières
 -	Sensibilisation des parties prenantes sur les règlementations et procédures à la frontière</t>
   </si>
   <si>
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t>31 octobre 2025</t>
   </si>
   <si>
     <t>To be determined.</t>
   </si>
   <si>
     <t>Á déterminer</t>
-  </si>
-[...1 lines deleted...]
-    <t>12.1.1, 12.1.2, 12.2.1, 12.2.2, 12.3, 12.4.1 (a), 12.4.1 (b), 12.4.1 (c), 12.4.1 (d), 12.4.1 (e), 12.4.1 (f), 12.4.2, 12.5.1 (a), 12.5.1 (b), 12.5.1 (c), 12.5.1 (d), 12.5.1 (e), 12.5.1 (f), 12.5.2, 12.5.3, 12.6.1 (a), 12.6.1 (b), 12.6.1 (c), 12.6.1 (d), 12.6.1 (e), 12.6.2, 12.7.1 (a), 12.7.1 (b), 12.7.1 (c), 12.7.1 (d), 12.7.1 (e), 12.7.2, 12.8, 12.9.1, 12.9.2, 12.10 (a), 12.10 (b), 12.10 (c), 12.10 (d), 12.10 (e), 12.10 (f), 12.10 (g), 12.10 (h), 12.11.1 (a), 12.11.1 (b), 12.11.1 (c), 12.11.2, 12.12.1, 12.12.2</t>
   </si>
   <si>
     <t>Coopération Douanière</t>
   </si>
   <si>
     <t>- Assistance technique dans la mise en place du nCEN (Réseau douanier national de lutte contre la fraude) ainsi que les infrastructures nécessaires</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -915,884 +846,884 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>20</v>
       </c>
       <c r="J3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="J4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>25</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>2.1</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
         <v>29</v>
       </c>
-      <c r="C6" t="s">
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" t="s">
         <v>30</v>
       </c>
-      <c r="D6" t="s">
+      <c r="J6" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8">
+        <v>3</v>
+      </c>
+      <c r="C8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
+        <v>37</v>
+      </c>
+      <c r="I8" t="s">
         <v>38</v>
       </c>
-      <c r="C8" t="s">
+      <c r="J8" t="s">
         <v>39</v>
-      </c>
-[...19 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>5.1</v>
       </c>
-      <c r="B9" t="s">
-        <v>44</v>
+      <c r="B9">
+        <v>5.1</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.3</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>5.3</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" t="s">
+        <v>45</v>
+      </c>
+      <c r="J10" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>6.1</v>
       </c>
-      <c r="B11" t="s">
-        <v>53</v>
+      <c r="B11">
+        <v>6.1</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I11" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="J11" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>6.2</v>
       </c>
-      <c r="B12" t="s">
-        <v>58</v>
+      <c r="B12">
+        <v>6.2</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I12" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="J12" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6.3</v>
       </c>
-      <c r="B13" t="s">
-        <v>62</v>
+      <c r="B13">
+        <v>6.3</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I13" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="J13" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.1</v>
       </c>
-      <c r="B14" t="s">
-        <v>66</v>
+      <c r="B14">
+        <v>7.1</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="J14" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.2</v>
       </c>
       <c r="B15">
         <v>7.2</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I15" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="J15" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.3</v>
       </c>
-      <c r="B16" t="s">
-        <v>73</v>
+      <c r="B16">
+        <v>7.3</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I16" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="J16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.4</v>
       </c>
-      <c r="B17" t="s">
-        <v>76</v>
+      <c r="B17">
+        <v>7.4</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I17" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="J17" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.5</v>
       </c>
-      <c r="B18" t="s">
-        <v>80</v>
+      <c r="B18">
+        <v>7.5</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="D18" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I18" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="J18" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>7.7</v>
       </c>
-      <c r="B19" t="s">
-        <v>84</v>
+      <c r="B19">
+        <v>7.7</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="D19" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I19" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="J19" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>7.8</v>
       </c>
-      <c r="B20" t="s">
-        <v>88</v>
+      <c r="B20">
+        <v>7.8</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I20" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="J20" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>7.9</v>
       </c>
-      <c r="B21" t="s">
-        <v>91</v>
+      <c r="B21">
+        <v>7.9</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="D21" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I21" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="J21" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>8</v>
       </c>
-      <c r="B22" t="s">
-        <v>94</v>
+      <c r="B22">
+        <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="D22" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>96</v>
+        <v>79</v>
       </c>
       <c r="I22" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="J22" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.1</v>
       </c>
       <c r="B23" t="s">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="C23" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="D23" t="s">
+        <v>28</v>
+      </c>
+      <c r="E23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" t="s">
+        <v>84</v>
+      </c>
+      <c r="J23" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.2</v>
       </c>
-      <c r="B24" t="s">
-        <v>102</v>
+      <c r="B24">
+        <v>10.2</v>
       </c>
       <c r="C24" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I24" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
       <c r="J24" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>10.3</v>
       </c>
       <c r="B25" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="C25" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I25" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="J25" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>10.4</v>
       </c>
-      <c r="B26" t="s">
-        <v>108</v>
+      <c r="B26">
+        <v>10.4</v>
       </c>
       <c r="C26" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="D26" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I26" t="s">
-        <v>110</v>
+        <v>91</v>
       </c>
       <c r="J26" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>10.6</v>
       </c>
-      <c r="B27" t="s">
-        <v>112</v>
+      <c r="B27">
+        <v>10.6</v>
       </c>
       <c r="C27" t="s">
-        <v>113</v>
+        <v>93</v>
       </c>
       <c r="D27" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I27" t="s">
-        <v>115</v>
+        <v>95</v>
       </c>
       <c r="J27" t="s">
-        <v>116</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>10.7</v>
       </c>
-      <c r="B28" t="s">
-        <v>117</v>
+      <c r="B28">
+        <v>10.7</v>
       </c>
       <c r="C28" t="s">
-        <v>118</v>
+        <v>97</v>
       </c>
       <c r="D28" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I28" t="s">
-        <v>119</v>
+        <v>98</v>
       </c>
       <c r="J28" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>11</v>
       </c>
-      <c r="B29" t="s">
-        <v>120</v>
+      <c r="B29">
+        <v>11</v>
       </c>
       <c r="C29" t="s">
-        <v>121</v>
+        <v>99</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>122</v>
+        <v>100</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G29" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I29" t="s">
-        <v>123</v>
+        <v>101</v>
       </c>
       <c r="J29" t="s">
-        <v>124</v>
+        <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>12</v>
       </c>
-      <c r="B30" t="s">
-        <v>125</v>
+      <c r="B30">
+        <v>12</v>
       </c>
       <c r="C30" t="s">
-        <v>126</v>
+        <v>103</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I30" t="s">
-        <v>127</v>
+        <v>104</v>
       </c>
       <c r="J30" t="s">
-        <v>128</v>
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">