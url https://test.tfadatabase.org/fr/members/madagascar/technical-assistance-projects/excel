--- v3 (2026-06-30)
+++ v4 (2026-08-31)
@@ -62,51 +62,51 @@
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t>30 avril 2024</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
-    <t>AfDB</t>
+    <t>BAfD</t>
   </si>
   <si>
     <t>-	Cadre juridique pour la publication des informations relatives aux procédures d’import/export
 -	Formation des techniciens sur les procédures de publication en ligne
 -	Dotation en connexion internet très haut débit chaque ministère et agences de contrôle et le Secrétariat Permanent du CNFE
 -	Fourniture de matériels de mise en réseau des ministères et agences de contrôles et d’inspection</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>-	Cadre juridique relatif à la création et fonctionnement du portail et la mise en place de la base de données
 -	Mise en place de la base de données de tarifs intégrés et du Portail d’information commerciale
 -	Recrutement de cabinet de consultant pour faire l’étude de faisabilité et la mise en place de la base de données de tarifs intégrés et du portail d’information commerciale
 -	Acquisition de matériels NTIC (Nouvelle Technologie de l'Information et de la Communication) et logiciels nécessaires à la mise en place de la base de données de tarifs intégrés et du portail d’information commerciale
 -	Constitution d’une équipe technique de personnes ressources qualifiées pour gérer le portail et une équipe technique pour gérer la base de données de tarifs intégrés
 -	Fourniture d’équipements informatiques et immobiliers et mobiliers aux équipes dédiées
 -	Subvention pour doter en connexion internet très haut débit chaque ministère et agences de contrôle et le Secrétariat Permanent du CNFE
 -	Fourniture de matériels de mise en réseau des ministères et agences de contrôles et d’inspection qui vont communiquer les informations pertinentes à publier
 -	Maintenance des matériels NTIC obtenus</t>
   </si>
   <si>
@@ -336,51 +336,51 @@
 -	Benchmarking pour apprécier les meilleures pratiques en matière du programme OEA et ARM</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>-	Alignement des règlementations nationales avec les normes et bonnes pratiques internationales
 -	Révision du cadre juridique
 -	Appui pour la mise en place de chaîne de froid aux frontières froide
 -	Formation et sensibilisation des agents aux frontières et des opérateurs sur les envois accélérées</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>-	Renforcement des infrastructures frontalières nécessaires pour la conservation des denrées périssables
 -	Amélioration du cadre législatif régissant le traitement des marchandises périssables</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
-    <t>Union européenne, SADC TRF</t>
+    <t>Union européenne, TRF de la SADC</t>
   </si>
   <si>
     <t>-	Benchmarking pour apprécier les meilleures pratiques en matière de la Gestion coordonnée des frontières
 -	Alignement des règlementations nationales avec les normes et bonnes pratiques internationales
 -	Mise en place d’une infrastructure technique nécessaire
 -	Sensibilisation des acteurs stratégiques concernés</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Sensibilisation</t>
   </si>
   <si>
     <t>10.1.1</t>
   </si>
   <si>
     <t>Formalités</t>
   </si>
   <si>
     <t>-	Mise en place d’un observatoire commercial national
 -	Benchmarking pour apprécier les meilleures pratiques en matière d’un observatoire commercial
 -	Elaboration de guide de poche ou manuel pour les importateurs et exportateurs
 -	Harmonisation des formalités et prescriptions en matière de documents requis
 -	Alignement de des formalités et prescriptions en matière de documents requis avec les normes et bonnes pratiques internationales
 -	Formation et sensibilisation des agents et autorités aux frontières sur dedes formalités et prescriptions en matière de documents requis</t>
   </si>
   <si>