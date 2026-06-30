--- v1 (2025-12-30)
+++ v2 (2026-06-30)
@@ -12,365 +12,314 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t>30 juin 2027</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance et soutien financier requis pour traduire en anglais toutes les lois, règles et réglementations, normes, directives, procédures opérationnelles normalisées relatives au commerce.
 Assistance et soutien technique nécessaires en vue de la modernisation du site Web du Ministère du développement économique et de l'Agence des produits alimentaires et pharmaceutiques.
 Assistance requise pour renforcer les capacités des fonctionnaires du Ministère du développement économique, de l'Agence des produits alimentaires et pharmaceutiques et du Ministère de la santé à administrer, tenir à jour et moderniser le site Web/portail d'information.
 Assistance nécessaire pour aider le Ministère des pêches, des ressources marines et de l'agriculture à perfectionner le système d'information sur les pêcheries et renforcer les capacités en matière d'administration et de mise à jour du portail d'information sur les pêcheries.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t>30 novembre 2022</t>
   </si>
   <si>
     <t>Assistance pour établir des mécanismes institutionnels, renforcer les capacités du personnel et le former sur l'établissement et le fonctionnement des points d'information.</t>
   </si>
   <si>
     <t>Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
   </si>
   <si>
     <t>Notification</t>
   </si>
   <si>
     <t>23 juillet 2019</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance et soutien requis pour dispenser une formation au personnel en matière de notification.
 Assistance nécessaire en vue de la mise en place d'un système ou mécanisme électronique d'information et de gestion des notifications permettant de présenter des notifications de manière rapide, régulière et opportune.
 </t>
   </si>
   <si>
-    <t>2.1.1, 2.1.2, 2.1.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
     <t>Assistance et soutien requis pour former le personnel afin qu'il acquière les compétences juridiques en matière d'élaboration de procédures et établir un mécanisme de publication des lois et règlements pour consultation publique.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>22 octobre 2019</t>
+  </si>
+  <si>
+    <t>Oui</t>
   </si>
   <si>
     <t>BAD, OMD</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance requise sous forme de formation et de renforcement de l'expertise des fonctionnaires des douanes et d'autres organismes à la frontière en matière de décision anticipée et de règles d'origine.
 Assistance en vue de la réalisation de campagnes de sensibilisation du public afin de sensibiliser et de mobiliser les parties prenantes.
 </t>
   </si>
   <si>
     <t>Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>30 décembre 2027</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance et soutien nécessaires pour permettre à l'Agence de protection de la santé, à l'Agence des produits alimentaires et pharmaceutiques et au Ministère de la pêche, des ressources marines et de l'agriculture de mettre en œuvre un système d'alerte sur les notifications électroniques et pour renforcer les capacités afin de faciliter la notification de contrôles et/ou d'inspections renforcés.
 Assistance pour examiner le cadre juridique et les procédures aux fins d'analyse et d'amélioration.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance et soutien financier requis en vue de l'acquisition de kits d'essai et autre équipement/matériel de laboratoire pertinent.
 Assistance et soutien nécessaires pour former le personnel technique et renforcer les capacités de celui ci ainsi que les capacités d'essai du personnel de laboratoire.
 Assistance et soutien requis pour renforcer les capacités du Laboratoire national de santé publique pour le contrôle des aliments et des médicaments.
 Assistance et soutien également requis pour créer des installations portuaires aux niveaux central et régional en vue de l'entreposage des aliments et des médicaments.
 Assistance et soutien également nécessaires pour l'élaboration de paramètres d'essai et l'accréditation.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t>26 août 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Renforcement des capacités des différentes institutions qui s'occuperont de mettre en œuvre le système de guichet unique national.
 Assistance requise pour renforcer le cadre juridique afin d'autoriser les paiements électroniques.
 Le paiement électronique sera effectif lors de la mise en place du guichet unique national.
 </t>
   </si>
   <si>
-    <t>7.3.1, 7.3.2 (a), 7.3.2 (b), 7.3.3, 7.3.4, 7.3.5, 7.3.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Séparation de la mainlevée</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance et soutien financier en vue de l'acquisition des technologies pertinentes, telles que les scanners à palettes et les scanners à rayons X pour conteneurs, afin que la mainlevée des envois puisse être effectuée sans paiement de droits et de taxes, après dépôt d'une caution ou d'une garantie adéquate.
 Assistance à la mise en place d'un système de caution/garantie en douane.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>31 décembre 2028</t>
   </si>
   <si>
     <t xml:space="preserve">Soutien spécialisé pour la conception et la mise en place d'un système de gestion des risques.
 Infrastructure des TIC pour la mise en place d'un système automatisé de gestion des risques.
 Assistance requise pour le développement des capacités du personnel travaillant dans les institutions concernées en matière de mise en œuvre du système de gestion des risques.
 Assistance technique en vue de l'élaboration d'un mécanisme permettant de renforcer la coordination et la collaboration entre les organismes présents aux frontières pour l'identification des risques et l'application de la gestion des risques.
 Soutien spécialisé requis en vue de la conception, de l'établissement et de l'exploitation d'un système de gestion des risques.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>30 juin 2023</t>
   </si>
   <si>
     <t>Assistance nécessaire pour permettre au Service des douanes des Maldives et, le cas échéant, aux autres organismes pertinents d'élaborer un système complet de contrôle après dédouanement, doté de tous les processus et procédures internes et relié au système de gestion des risques, afin qu'ils soient complémentaires.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance requise pour la conception, la planification et la réalisation d'études sur le temps moyen nécessaire à la mainlevée.
 Assistance requise pour développer les capacités du personnel, qui doit recevoir la formation nécessaire pour pouvoir améliorer le temps moyen nécessaire à la mainlevée.
 </t>
   </si>
   <si>
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique et soutien nécessaires pour mettre en place un système d'opérateurs/négociants agréés, élaborer un cadre de contrôle grâce auquel les douanes peuvent établir la conformité de l'opérateur et en assurer le suivi, et assurer la formation appropriée aux fonctionnaires des douanes.
 Formation et renforcement des capacités également requis pour tous les autres organismes présents aux frontières afin de mieux respecter cette disposition.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
   </si>
   <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>31 décembre 2027</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t xml:space="preserve">Formation et renforcement des capacités nécessaires pour aider le personnel des institutions pertinentes à s'aligner sur les normes internationales et les meilleures pratiques.
 Assistance requise pour évaluer les capacités en matière d'essai, de certification, d'inspection et d'accréditation des organismes de réglementation pertinents et moderniser les installations de manière conforme aux normes internationales.
 Assistance requise en vue de l'adhésion au carnet ATA. (Note: Les douanes adhéreront bientôt à la Convention de Kyoto révisée.)
 Formation nécessaire pour que les agents des douanes puissent mettre en œuvre le carnet ATA.
 Soutien spécialisé requis pour identifier les lacunes entre la législation existante et les normes internationales et aider à la mettre en conformité avec celles ci.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
-    <t>BAD, BAD</t>
+    <t>BAD</t>
   </si>
   <si>
     <t xml:space="preserve">Formation et renforcement des capacités requis pour sensibiliser et former le personnel des organismes pertinents présents aux frontières et les entreprises à travailler dans un cadre de guichet unique national.
 Formation requise en particulier pour les responsables qui seront associés à la gestion et à la mise en œuvre quotidiennes du système national de guichet unique dans le pays.
 Assistance technique également nécessaire pour renforcer les capacités institutionnelles des organismes pertinents présents aux frontières aux fins de mise en œuvre du guichet unique national.
 (Note: Assistance financière requise, financement approuvé et accords signés avec la Banque asiatique de développement en 2019, en vue de l'établissement d'un guichet unique national aux Maldives.
 Les fonds affectés au financement de ce projet seront libérés en 2019).
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>10.9.1, 10.9.2 (a), 10.9.2 (b), 10.9.2 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Admission temporaire de marchandises</t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique et formation requises pour superviser et vérifier le perfectionnement actif et passif.
 Assistance technique nécessaire pour établir le lien avec l'administration fiscale pour la détermination des droits à l'entrée et à la sortie et les taxes applicables.
 </t>
   </si>
   <si>
-    <t>Cadre législatif et réglementaire, Ressources humaines et formation, Procédures institutionnelles</t>
-[...2 lines deleted...]
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
+    <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique et renforcement des capacités requises pour élaborer un cadre juridique ainsi que dans le domaine des TIC.
 Assistance nécessaire pour mettre en place un système de caution/garantie.
 Assistance requise pour former le personnel des douanes et des autres organismes à la frontière.
 Assistance nécessaire pour établir un mécanisme de coordination, de coopération et d'échange de renseignements entre les organismes présents aux frontières.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -718,569 +667,569 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.4</v>
       </c>
-      <c r="B4" t="s">
-        <v>24</v>
+      <c r="B4">
+        <v>1.4</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>23</v>
+      </c>
+      <c r="J4" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>2.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>2.1</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6">
+        <v>3</v>
+      </c>
+      <c r="C6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" t="s">
         <v>32</v>
-      </c>
-[...22 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>5.1</v>
       </c>
-      <c r="B7" t="s">
-        <v>38</v>
+      <c r="B7">
+        <v>5.1</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I7" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>5.3</v>
       </c>
-      <c r="B8" t="s">
-        <v>43</v>
+      <c r="B8">
+        <v>5.3</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
         <v>12</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="J8" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.2</v>
       </c>
       <c r="B9">
         <v>7.2</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" t="s">
+        <v>42</v>
+      </c>
+      <c r="J9" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.3</v>
       </c>
-      <c r="B10" t="s">
-        <v>50</v>
+      <c r="B10">
+        <v>7.3</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.4</v>
       </c>
-      <c r="B11" t="s">
-        <v>54</v>
+      <c r="B11">
+        <v>7.4</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I11" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="J11" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>7.5</v>
       </c>
-      <c r="B12" t="s">
-        <v>59</v>
+      <c r="B12">
+        <v>7.5</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>51</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>13</v>
+      </c>
+      <c r="I12" t="s">
+        <v>52</v>
+      </c>
+      <c r="J12" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>7.6</v>
       </c>
-      <c r="B13" t="s">
-        <v>63</v>
+      <c r="B13">
+        <v>7.6</v>
       </c>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I13" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="J13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.7</v>
       </c>
-      <c r="B14" t="s">
-        <v>66</v>
+      <c r="B14">
+        <v>7.7</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I14" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="J14" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.8</v>
       </c>
-      <c r="B15" t="s">
-        <v>70</v>
+      <c r="B15">
+        <v>7.8</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
+        <v>13</v>
+      </c>
+      <c r="J15" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>10.3</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I16" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="J16" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>10.4</v>
       </c>
-      <c r="B17" t="s">
-        <v>77</v>
+      <c r="B17">
+        <v>10.4</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
         <v>12</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="I17" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="J17" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>10.9</v>
       </c>
-      <c r="B18" t="s">
-        <v>82</v>
+      <c r="B18">
+        <v>10.9</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
         <v>12</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I18" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="J18" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>11</v>
       </c>
-      <c r="B19" t="s">
-        <v>86</v>
+      <c r="B19">
+        <v>11</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I19" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="J19" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">