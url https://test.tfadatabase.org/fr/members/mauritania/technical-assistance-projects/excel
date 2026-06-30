--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,408 +12,345 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>	Financement pour améliorer la dotation budgétaire de la structure en charge du Journal officiel
 	Assistance pour mettre à jour et diffuser les guides pratiques décrivant les procédures d'importation, d'exportation et de transit
 	Assistance pour améliorer la visibilité et communication avec les usagers
 	Assistance pour développer l'interaction avec les usagers (système de questions-réponses)
 	Assistance pour dotation en matériel et équipement des services intérieurs
 (FRANCE/SUISSE)</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Sensibilisation</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>	Assistance pour obtenir l'équipement informatique nécessaire pour les points d'information (Suisse)
 	Assistance pour former le personnel pour la gestion et la communication de l'information (SUISSE)</t>
   </si>
   <si>
     <t>Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>1.4 (a), 1.4 (b), 1.4 (c)</t>
-[...1 lines deleted...]
-  <si>
     <t>Notification</t>
   </si>
   <si>
     <t>	Assistance pour former les personnes à faire les notifications à l'OMC
 	Assistance pour fournir l'équipement informatique nécessaire à la personne responsable des notifications à l'OMC (SUISSE)</t>
-  </si>
-[...1 lines deleted...]
-    <t>2.1.1, 2.1.2, 2.1.3</t>
   </si>
   <si>
     <t>Observations et renseignements avant l'entrée en vigueur</t>
   </si>
   <si>
     <t>	Assistance pour mise en place d'un processus de mise en consultation publique des projets de textes juridiques concernant le commerce avant leur mise en œuvre (SUISSE)</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t>	Assistance pour définir un cadre juridique pour la mise en place d'un mécanisme de consultation approprié
 	Assistance pour former le personnel responsable des consultations présent aux frontières
 	Assistance pour créer un site web ou plate-forme pour les échanges avec le public (SUISSE)</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>	Expert juriste pour mettre en place un cadre juridique
 	Expert juriste pour mettre en place les procédures
 	Expert informaticien pour la conception d'un système automatisé
 	Assistance pour promouvoir des actions de sensibilisation
 (OMD/CNUCED)</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Sensibilisation</t>
   </si>
   <si>
-    <t>4.1 (a), 4.1 (b), 4.2, 4.3, 4.4 (a), 4.4 (b), 4.4 end paragraph, 4.5, 4.6</t>
-[...1 lines deleted...]
-  <si>
     <t>Procédures de recours ou de réexamen</t>
   </si>
   <si>
     <t>	Assistance pour publier des manuels de procédure en matière de litiges (OMD)</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>	Mise en place d'un système d'alerte rapide (Intranet, ou au sein du Guichet unique) à l'importation reliant tous les postes frontières
 	Formation des agents opérant le système d'alertes
 	Système intranet ou mise en place d'une plate-forme informatique d'échange d'informations (UE)</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>	Assistance d'un pays ayant procédé à cette modification de son code des douanes et ayant notifié en catégorie A
 	Assistance requise pour développer les procédures de la contre-expertise
 	Former les fonctionnaires pour arbitrer entre les deux expertises
 (CÔTE D'IVOIRE, SÉNÉGAL, MAROC)</t>
   </si>
   <si>
-    <t>Procédures institutionnelles, Ressources humaines et formation, Cadre législatif et réglementaire</t>
-[...2 lines deleted...]
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
+    <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t>	Assistance pour mettre en place un examen périodique de toutes redevances
 	Assistance pour publier régulièrement par voie électronique toutes les redevances
 (OMC)</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
     <t>	Assistance pour mettre en place un examen périodique de toutes redevances douanières
 	Assistance pour publier régulièrement par voie électronique toutes les redevances douanières (OMC)</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.1.1, 7.1.2</t>
   </si>
   <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>	Assistance pour mettre en place un cadre réglementaire permettant le traitement des documents d’importation avant l’arrivée des marchandises
 	Assistance pour acquisition d’équipements spécifiques: scanners, cartes-mémoire pour serveurs
 (OMD)</t>
   </si>
   <si>
-    <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Cadre législatif et réglementaire</t>
+    <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment</t>
   </si>
   <si>
     <t>Paiement par voie électronique</t>
   </si>
   <si>
     <t>	Assistance de la part des pays qui ont mis en place le paiement électronique, pour mettre en place les textes d'application
 	Prévoir le changement de la réglementation du Trésor pour permettre le paiement électronique des droits d'importation et d'exportation
 	Interfaçage entre SYDONIA, le système du Trésor et le système bancaire afin que la douane accepte les paiements par carte de crédit
 	Travail d'étudier les trois systèmes pour trouver un langage standardisé d'interfaçage de type ISO 85-83
 	Second interfaçage avec le futur système national de paiement (RTGS et SWIFT). Paiement des services d'un bureau d'informaticiens spécialisés en interfaçage
 	Formation des douaniers et des agents du trésor aux paiements électroniques et aux systèmes de paiement
 	Terminaux de cartes de crédit et autre infrastructure nécessaire à financer pour la Douane, le Trésor et le système bancaire
 (OMD/CNUCED/EDIFACT)</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>	Assistance pour mettre en place un cadre juridique et réglementaire
 	Élaboration d'une stratégie de gestion des risques
 	Etablir des procédures de contrôle se basant sur les principes de la gestion des risques
 	Réviser périodiquement les plans formels en matière de gestion des risques
 	Mécanisme de diffusion de l’information sur les risques à tous les bureaux
 	Création d'une entité dédiée à l'analyse du risque
 	Assistance à la formation des opérateurs du système
 	Créer un modèle d’analyse et de gestion des risques
 (OMD/AFRITAC)</t>
   </si>
   <si>
-    <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation, Cadre législatif et réglementaire, Procédures institutionnelles, Sensibilisation</t>
-[...2 lines deleted...]
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
+    <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>	Assistance pour la création d’un service dédié au contrôle après dédouanement
 	Assistance pour la formation 
 	Fourniture d’une expertise informatique
 (AFRITAC/OMD/GIZ)</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>	Réalisation d’une étude sur le temps moyen nécessaire à la main levée
 	Élaboration de procédures communes pour déterminer le temps nécessaire à la main levée
 	Créer un comité comprenant plusieurs agences pour la mesure du temps moyen à la main levée des marchandises
 	Formation à la conception à la planification, à la réalisation et à l’analyse d’une TRS
 	Formation sur l’utilisation du logiciel de l'OMD (OMD)</t>
   </si>
   <si>
-    <t>Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation, Technologies de l’information et de la communication (TIC)</t>
-[...2 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
+    <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t>	Expertise pour la création du cadre juridique pour les OEA.
 	Expert douanier pour formation personnel sur le fonctionnement des OEA (OMD/AFRITAC)</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>	Assistance pour la création de comités bilatéraux avec les pays limitrophes; Exploitation des mécanismes de coopération douanière de la CEDEAO
 (Commission de la CEDEAO)
 	Assistance de pays ayant mis en place des échanges d'information concernant les marchandises en transit (Côte d'Ivoire)
 	Assistance pour la mise en place de bureaux de douane juxtaposés (Mali)
 	Aide pour adhérer à la Convention TIR et à la Convention admission temporaire (ATA)
 	Aide au traçage des cargaisons pour remplacer l'escorte (Mali)
 (Secrétariat TIR et pays CEDEAO)</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>10.2.1, 10.2.2, 10.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptation de copies</t>
   </si>
   <si>
     <t>	Assistance pour changer les procédures, par exemple de la part d'un pays voisin ayant changé ses procédures (Sénégal)
 	Formation de douaniers à accepter les copies dans le cadre du guichet unique (Sénégal)</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>	Assistance de l'OMD pour mise en place la Convention de Kyoto révisée et la Convention d'Istanbul
 	Assistance pour mise en place de déclaration simplifiée (OMD)</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>	Assistance de l'OMD/CNUCED conjointement avec l'Organisation maritime internationale (OMI), pour réaliser une étude de faisabilité d'un guichet unique sous la tutelle du Ministère des finances (Douane)
 	Assistance de l'OMD/CNUCED pour développer SYDONIA en une plate-forme électronique connectant tous les intervenants du processus d'importation, d'exportation et de transit
 	Aide pour signer la Convention FAL, dont une annexe recommande le format numérique, l'unification des procédures et la création d'une communauté portuaire (OMD/CNUCED/OMI)</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.9.1, 10.9.2 (a), 10.9.2 (b), 10.9.2 (c)</t>
   </si>
   <si>
     <t>Admission temporaire de marchandises</t>
   </si>
   <si>
     <t>	Voyage d’étude pour benchmarking
 	Formation à la supervision et à la vérification des opérations de fabrications pour les régimes de perfectionnement actif
 	Module pour gérer les fiches de production pour le suivi du perfectionnement actif
 	Implémentation du module de gestion des exonérations et admissions temporaires
 	Renforcement de capacités
 (OMD)</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t>	Assistance pour modernisation du système de transit et des principaux corridors (Banque mondiale)</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -786,721 +723,721 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.2</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="J3" t="s">
         <v>19</v>
-      </c>
-[...13 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>1.3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J4" t="s">
         <v>22</v>
-      </c>
-[...19 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>1.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>26</v>
+      <c r="B5">
+        <v>1.4</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="J5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>2.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>29</v>
+      <c r="B6">
+        <v>2.1</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J6" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>2.2</v>
       </c>
       <c r="B7">
         <v>2.2</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>3</v>
       </c>
-      <c r="B8" t="s">
-        <v>37</v>
+      <c r="B8">
+        <v>3</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J8" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>4</v>
       </c>
-      <c r="B9" t="s">
-        <v>41</v>
+      <c r="B9">
+        <v>4</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="J9" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>5.1</v>
       </c>
-      <c r="B10" t="s">
-        <v>44</v>
+      <c r="B10">
+        <v>5.1</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="J10" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>5.3</v>
       </c>
-      <c r="B11" t="s">
-        <v>48</v>
+      <c r="B11">
+        <v>5.3</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="J11" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>6.1</v>
       </c>
-      <c r="B12" t="s">
-        <v>52</v>
+      <c r="B12">
+        <v>6.1</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="J12" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>6.2</v>
       </c>
-      <c r="B13" t="s">
-        <v>55</v>
+      <c r="B13">
+        <v>6.2</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="J13" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>7.1</v>
       </c>
-      <c r="B14" t="s">
-        <v>58</v>
+      <c r="B14">
+        <v>7.1</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="J14" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>7.2</v>
       </c>
       <c r="B15">
         <v>7.2</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="J15" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>7.4</v>
       </c>
-      <c r="B16" t="s">
-        <v>65</v>
+      <c r="B16">
+        <v>7.4</v>
       </c>
       <c r="C16" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="D16" t="s">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="J16" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>7.5</v>
       </c>
-      <c r="B17" t="s">
-        <v>69</v>
+      <c r="B17">
+        <v>7.5</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="J17" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>7.6</v>
       </c>
-      <c r="B18" t="s">
-        <v>72</v>
+      <c r="B18">
+        <v>7.6</v>
       </c>
       <c r="C18" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="J18" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>7.7</v>
       </c>
-      <c r="B19" t="s">
-        <v>76</v>
+      <c r="B19">
+        <v>7.7</v>
       </c>
       <c r="C19" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I19" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="J19" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>8</v>
       </c>
-      <c r="B20" t="s">
-        <v>80</v>
+      <c r="B20">
+        <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="D20" t="s">
         <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I20" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="J20" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>10.2</v>
       </c>
-      <c r="B21" t="s">
-        <v>84</v>
+      <c r="B21">
+        <v>10.2</v>
       </c>
       <c r="C21" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I21" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="J21" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>10.3</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="C22" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="J22" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>10.4</v>
       </c>
-      <c r="B23" t="s">
-        <v>90</v>
+      <c r="B23">
+        <v>10.4</v>
       </c>
       <c r="C23" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I23" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="J23" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>10.9</v>
       </c>
-      <c r="B24" t="s">
-        <v>94</v>
+      <c r="B24">
+        <v>10.9</v>
       </c>
       <c r="C24" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="J24" t="s">
-        <v>97</v>
+        <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>11</v>
       </c>
-      <c r="B25" t="s">
-        <v>98</v>
+      <c r="B25">
+        <v>11</v>
       </c>
       <c r="C25" t="s">
-        <v>99</v>
+        <v>78</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I25" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="J25" t="s">
-        <v>101</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">