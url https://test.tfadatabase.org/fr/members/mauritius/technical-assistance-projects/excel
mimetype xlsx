--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,175 +12,189 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>22 février 2021</t>
   </si>
   <si>
     <t>22 février 2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">1. Création d'une plate-forme de gestion des renseignements électronique au Ministère de l'industrie agroalimentaire et de la sécurité alimentaire.
 2. Élaboration et mise en œuvre d'un système de gestion des importations de produits alimentaires (FIMIS) au Ministère de la santé et de la qualité de vie.
 3. Recrutement de personnel et renforcement des capacités pour les inspecteurs du Bureau des normes de Maurice dans les secteurs suivants:
 •	riz et farine;
 •	produits alimentaires et agriculture (expert);
 •	ciment (ingénieur civil);
 •	pétrole (ingénieur chimiste).
 4. Modification du cadre juridique et/ou réglementaire.
 5. Acquisition d'équipements relevant des TIC et autres.
 6. Formation et renforcement des capacités.
+, . Création d'une plate-forme de gestion des renseignements électronique au Ministère de l'industrie agroalimentaire et de la sécurité alimentaire.
+2. Élaboration et mise en œuvre d'un système de gestion des importations de produits alimentaires (FIMIS) au Ministère de la santé et de la qualité de vie.
+3. Recrutement de personnel et renforcement des capacités pour les inspecteurs du Bureau des normes de Maurice dans les secteurs suivants:
+•	riz et farine;
+•	produits alimentaires et agriculture (expert);
+•	ciment (ingénieur civil);
+•	pétrole (ingénieur chimiste).
+4. Modification du cadre juridique et/ou réglementaire.
+5. Acquisition d'équipements relevant des TIC et autres.
+6. Formation et renforcement des capacités.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.3.1, 5.3.2, 5.3.3</t>
   </si>
   <si>
     <t>Procédures d'essai</t>
   </si>
   <si>
     <t>22 février 2030</t>
   </si>
   <si>
     <t xml:space="preserve">1. Plus de laboratoires accrédités au Bureau des normes de Maurice.
 2. Modernisation de l'infrastructure concernant les TIC du Bureau des normes de Maurice.
 3. Formation et renforcement des capacités des inspecteurs du Bureau des normes de Maurice pour les procédures d'essai.
 4. Mise en place d'un programme d'inspection au Bureau des normes de Maurice.
 5. Laboratoire pour les technologies relatives aux produits alimentaires au Ministère de l'industrie agroalimentaire et de la sécurité alimentaire:
 •	renforcement des capacités dans l'assurance de la qualité;
 •	formation pour la mise en œuvre GAP;
 •	système d'assurance pour les exportations (Audit);
 •	législation sur l'aquaculture.
 6. Modernisation des laboratoires pour la santé animale, notamment l'infrastructure et les équipements au Ministère de l'industrie agroalimentaire et de la sécurité alimentaire.
 7. Services de logiciels spécialisés pour la surveillance des maladies au Ministère de l'industrie agroalimentaire et de la sécurité alimentaire.
 8. Modernisation de l'infrastructure dans le contact avec les clients et équipements (minilaboratoires) au Ministère de la santé et de la qualité de vie.
 9. Fourniture d'équipements pour les essais de produits alimentaires rapides et d'éléments utilisables pour la prise de décisions sur le terrain, en ce qui concerne la mainlevée pour les cargaisons de produits alimentaires au Ministère de la santé et de la qualité de vie.
 10. Outils et équipements pour l'échantillonnage de produits alimentaires au Ministère de la santé et de la qualité de vie.
 11. Renforcement des installations de diagnostic concernant les parasites et les maladies au Ministère de l'industrie agroalimentaire et de la sécurité alimentaire.
+, . Plus de laboratoires accrédités au Bureau des normes de Maurice.
+2. Modernisation de l'infrastructure concernant les TIC du Bureau des normes de Maurice.
+3. Formation et renforcement des capacités des inspecteurs du Bureau des normes de Maurice pour les procédures d'essai.
+4. Mise en place d'un programme d'inspection au Bureau des normes de Maurice.
+5. Laboratoire pour les technologies relatives aux produits alimentaires au Ministère de l'industrie agroalimentaire et de la sécurité alimentaire:
+•	renforcement des capacités dans l'assurance de la qualité;
+•	formation pour la mise en œuvre GAP;
+•	système d'assurance pour les exportations (Audit);
+•	législation sur l'aquaculture.
+6. Modernisation des laboratoires pour la santé animale, notamment l'infrastructure et les équipements au Ministère de l'industrie agroalimentaire et de la sécurité alimentaire.
+7. Services de logiciels spécialisés pour la surveillance des maladies au Ministère de l'industrie agroalimentaire et de la sécurité alimentaire.
+8. Modernisation de l'infrastructure dans le contact avec les clients et équipements (minilaboratoires) au Ministère de la santé et de la qualité de vie.
+9. Fourniture d'équipements pour les essais de produits alimentaires rapides et d'éléments utilisables pour la prise de décisions sur le terrain, en ce qui concerne la mainlevée pour les cargaisons de produits alimentaires au Ministère de la santé et de la qualité de vie.
+10. Outils et équipements pour l'échantillonnage de produits alimentaires au Ministère de la santé et de la qualité de vie.
+11. Renforcement des installations de diagnostic concernant les parasites et les maladies au Ministère de l'industrie agroalimentaire et de la sécurité alimentaire.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment</t>
   </si>
   <si>
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
     <t>Assistance technique nécessaire pour l'analyse des écarts à la Direction des contributions de Maurice, Douanes</t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t xml:space="preserve">1. Acquisition d'équipements relevant des TIC et autres.
 2. Formation et renforcement des capacités.
 3. Modification du cadre juridique et/ou réglementaire.
 4. Modifications institutionnelles et administratives.
+, . Acquisition d'équipements relevant des TIC et autres.
+2. Formation et renforcement des capacités.
+3. Modification du cadre juridique et/ou réglementaire.
+4. Modifications institutionnelles et administratives.
 </t>
   </si>
   <si>
-    <t>Cadre législatif et réglementaire, Infrastructure et equipment, Technologies de l’information et de la communication (TIC), Procédures institutionnelles, Ressources humaines et formation</t>
+    <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -528,160 +542,160 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.3</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.3</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="J3" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>7.4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" t="s">
         <v>23</v>
-      </c>
-[...19 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>10.4</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>10.4</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>13</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">