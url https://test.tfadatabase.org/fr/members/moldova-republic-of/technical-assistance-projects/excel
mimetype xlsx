--- v0 (2025-10-21)
+++ v1 (2026-06-30)
@@ -12,238 +12,220 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>31 décembre 2019</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t>USAID</t>
   </si>
   <si>
     <t>- Créer un portail électronique fournissant des informations commerciales
 exhaustives (pôle commercial électronique), avec des structures modernes de technologies de l'information et de la communication (TIC) et des fonctions de diffusion des procédures administratives et des prescriptions réglementaires liées au commerce. Établir par ailleurs des procédures détaillées sur le fonctionnement du pôle commercial, la révision et les mises à jour périodiques des informations publiées; 
 - Mettre à jour le contenu, la forme et la conception du site Web officiel de
 l'Administration des douanes et poursuivre le développement du système
 d'information des douanes pour garantir la prise en compte rapide et dans les délais
 des prescriptions réglementaires et procédurales applicables;
 - Mettre à jour le contenu, la forme et la conception du site Web officiel de l'Agence
 nationale de la sécurité sanitaire des produits alimentaires.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>5.1 (a), 5.1 (b), 5.1 (c), 5.1 (d)</t>
   </si>
   <si>
     <t>Notification de contrôles ou d'inspections renforcés</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t>- Évaluer les procédures basées sur les meilleures pratiques et élaborer, adopter
 et publier les procédures de notification aux frontières dans le but de renforcer les
 contrôles et les inspections conformément à la proposition, à savoir:
 i) les critères selon lesquels une notification peut être faite;
 ii) la fin ou la suspension de l'alerte;
 iii) la notification adressée à l'importateur ou à l'autorité compétente
 du pays exportateur.
 - Former le personnel à la gestion du système de notification formel, y compris
 aux meilleures pratiques nationales et internationales;
 - Former les organismes pertinents présents aux frontières dans le domaine des
 prescriptions opérationnelles du système de notification;
 - Mener des actions visant à élaborer et mettre en œuvre, au niveau national, un
 système d'alerte rapide pour les denrées alimentaires et l'alimentation animale et
 un mécanisme d'avertissement rapide compatibles avec ceux de l'UE;
 - Renforcer les mécanismes pour faire valoir le droit de recours ou de réexamen en
 réglementant la création de Conseils de règlement des différends, qui permettent
 de garantir la transparence des procédures administratives d'examen des recours
 contre des actions ou inactions d'un agent public et contre des décisions
 administratives adoptées dans le cadre de procédures de contrôle;
 - Établir les Conseils de règlement des différends et veiller à leur fonctionnement.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
-    <t>CNUCED, EBRD, Union européenne</t>
+    <t>Union européenne, CNUCED, EBRD</t>
   </si>
   <si>
     <t xml:space="preserve">- Développement du système ASYCUDA World pour mettre en œuvre la procédure
 et le traitement concernant la déclaration avant arrivée;
 - Développement du système d'analyse des risques avant arrivée.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
-    <t>EBRD, CNUCED, Union européenne</t>
+    <t>Union européenne, EBRD, CNUCED</t>
   </si>
   <si>
     <t>- Analyser le cadre réglementaire d'élaboration des politiques pour simplifier
 les procédures d'autorisation ou de licences, conformément aux normes internationales et aux bonnes pratiques; 
 - Former les fonctionnaires, les inspecteurs des douanes et les représentants des
 agents économiques aux procédures simplifiées concernant les envois accélérés;
 -Élaborer des procédures de dédouanement simplifiées pour les envois accélérés et
 veiller à ce que les conditions nécessaires à des contrôles douaniers rapides et de
 qualité soient remplies.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>-Réviser et modifier, le cas échéant, les règles existantes en matière d'importation de
 marchandises périssables de façon à: - réduire au maximum la durée de la mainlevée;
     - garantir, le cas échéant, la mainlevée en dehors des heures de travail habituelles des 
    douanes; 
    - donner la priorité à ces marchandises au moment de planifier des examens;
    - permettre le stockage de ces marchandises dans des conditions de conservation 
    appropriées, à condition que des installations approuvées par les autorités pertinentes 
    soient disponibles;
    - permettre, si possible et sur demande, que la mainlevée ait lieu dans ces
    installations de stockage; et 
    - obliger les autorités à présenter à l'importateur une justification écrite sur demande  
    lorsque la mainlevée des marchandises subit un important retard.
 - Élaboration d'accords officiels, de lignes directrices ou de normes opérationnelles, 
 le cas échéant, pour garantir la coopération et la coordination entre les autorités aux frontières dans le cadre du contrôle et de la mainlevée des marchandises périssables;
 - Simplification des procédures de déclaration en douane et de contrôle des
 marchandises périssables;
 - Élaboration du Règlement pour le transport de marchandises périssables et facilement
 altérées;
 - Acquisition de matériel de laboratoire afin de vérifier les paramètres techniques
 nécessaires pour le transport des marchandises périssables et facilement altérées et la certification des véhicules routiers transportant des marchandises périssables;
 - Former les collaborateurs de l'Agence nationale des transports routiers (ANTA)
 aux règles de transport routier des marchandises périssables et facilement altérées, et partager des données d'expérience avec des pays ayant déjà mis en œuvre ces pratiques;
 - Élaborer des programmes de formation pour le personnel prenant part aux
 activités de transport de marchandises périssables (experts, directeurs et conducteurs); 
 - Mise au point d'un système d'information destiné à enregistrer les unités de
 transport approuvées pour le transport de marchandises périssables et facilement
 altérées, ainsi qu 'à donner accès aux renseignements sur les unités de transport
 convenus par d'autres États.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>Union européenne</t>
   </si>
   <si>
     <t>- Mise en œuvre du programme TWINNING pour le guichet unique.</t>
-  </si>
-[...1 lines deleted...]
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t>- Mise en œuvre du programme TWINNING pour le Nouveau système informatisé de
 transit (NCTS); 
 - Mise en œuvre de procédures électroniques simplifiées pour les
 opérations de transit;
 - Modernisation du système d'information intégré de la police des frontières;
 - Amélioration des infrastructures transfrontalières afin d'assurer des voies
 séparées, la signalisation et les équipements nécessaires au transit
 prioritaire.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
@@ -607,262 +589,262 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.2</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.2</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>5.1</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>5.1</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="I3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>7.1</v>
       </c>
-      <c r="B4" t="s">
-        <v>23</v>
+      <c r="B4">
+        <v>7.1</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.8</v>
       </c>
-      <c r="B5" t="s">
-        <v>28</v>
+      <c r="B5">
+        <v>7.8</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.9</v>
       </c>
-      <c r="B6" t="s">
-        <v>33</v>
+      <c r="B6">
+        <v>7.9</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>10.4</v>
       </c>
-      <c r="B7" t="s">
-        <v>37</v>
+      <c r="B7">
+        <v>10.4</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>11</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>11</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="I8" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">