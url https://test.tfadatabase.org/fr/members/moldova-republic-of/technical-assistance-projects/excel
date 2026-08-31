--- v1 (2026-06-30)
+++ v2 (2026-08-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
@@ -109,66 +109,63 @@
 i) les critères selon lesquels une notification peut être faite;
 ii) la fin ou la suspension de l'alerte;
 iii) la notification adressée à l'importateur ou à l'autorité compétente
 du pays exportateur.
 - Former le personnel à la gestion du système de notification formel, y compris
 aux meilleures pratiques nationales et internationales;
 - Former les organismes pertinents présents aux frontières dans le domaine des
 prescriptions opérationnelles du système de notification;
 - Mener des actions visant à élaborer et mettre en œuvre, au niveau national, un
 système d'alerte rapide pour les denrées alimentaires et l'alimentation animale et
 un mécanisme d'avertissement rapide compatibles avec ceux de l'UE;
 - Renforcer les mécanismes pour faire valoir le droit de recours ou de réexamen en
 réglementant la création de Conseils de règlement des différends, qui permettent
 de garantir la transparence des procédures administratives d'examen des recours
 contre des actions ou inactions d'un agent public et contre des décisions
 administratives adoptées dans le cadre de procédures de contrôle;
 - Établir les Conseils de règlement des différends et veiller à leur fonctionnement.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
-    <t>Union européenne, CNUCED, EBRD</t>
+    <t>Union européenne, BERD, CNUCED</t>
   </si>
   <si>
     <t xml:space="preserve">- Développement du système ASYCUDA World pour mettre en œuvre la procédure
 et le traitement concernant la déclaration avant arrivée;
 - Développement du système d'analyse des risques avant arrivée.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
   </si>
   <si>
     <t>Envois accélérés</t>
-  </si>
-[...1 lines deleted...]
-    <t>Union européenne, EBRD, CNUCED</t>
   </si>
   <si>
     <t>- Analyser le cadre réglementaire d'élaboration des politiques pour simplifier
 les procédures d'autorisation ou de licences, conformément aux normes internationales et aux bonnes pratiques; 
 - Former les fonctionnaires, les inspecteurs des douanes et les représentants des
 agents économiques aux procédures simplifiées concernant les envois accélérés;
 -Élaborer des procédures de dédouanement simplifiées pour les envois accélérés et
 veiller à ce que les conditions nécessaires à des contrôles douaniers rapides et de
 qualité soient remplies.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>-Réviser et modifier, le cas échéant, les règles existantes en matière d'importation de
 marchandises périssables de façon à: - réduire au maximum la durée de la mainlevée;
     - garantir, le cas échéant, la mainlevée en dehors des heures de travail habituelles des 
    douanes; 
    - donner la priorité à ces marchandises au moment de planifier des examens;
    - permettre le stockage de ces marchandises dans des conditions de conservation 
    appropriées, à condition que des installations approuvées par les autorités pertinentes 
    soient disponibles;
@@ -701,150 +698,150 @@
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.8</v>
       </c>
       <c r="B5">
         <v>7.8</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I5" t="s">
         <v>27</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.9</v>
       </c>
       <c r="B6">
         <v>7.9</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>10.4</v>
       </c>
       <c r="B7">
         <v>10.4</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
+        <v>33</v>
+      </c>
+      <c r="I7" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>11</v>
       </c>
       <c r="B8">
         <v>11</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I8" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">