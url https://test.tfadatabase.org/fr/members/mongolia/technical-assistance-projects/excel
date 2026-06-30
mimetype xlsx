--- v1 (2025-12-29)
+++ v2 (2026-06-30)
@@ -12,309 +12,270 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>1 juillet 2019</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t> Assistance pour la rationalisation des renseignements devant être publiés par tous les organismes. 
  Examen de l'état de la mise en conformité et octroi d'une aide financière pour les publications supplémentaires nécessaires.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t> Soutien pour le recensement de toutes les procédures et prescriptions des organismes et soutien pertinent pour aider chaque organisme dans la description étape par étape de
 ses procédures.
  Soutien de la coordination par le Comité national de la facilitation des échanges pour examiner le statut actuel de chaque organisme concernant les renseignements disponibles sur Internet, et pour déterminer quel type d'assistance technique et/ou
 d'assistance financière est nécessaire pour que chaque organisme puisse établir des
 systèmes d'information.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>31 décembre 2024</t>
   </si>
   <si>
     <t> Renforcement des capacités, assistance technique pour élaborer les procédures
 administratives.</t>
   </si>
   <si>
     <t>Procédures institutionnelles</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>1 juillet 2021</t>
   </si>
   <si>
     <t xml:space="preserve"> Assistance pour le renforcement des capacités et assistance technique pour les autorités autres que les autorités douanières en ce qui concerne le traitement avant arrivée.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>1 juillet 2020</t>
   </si>
   <si>
     <t> Soutien pour le renforcement des capacités et l'échange des bonnes pratiques.
  Soutien pour l'examen de la législation nationale et des procédures des organismes
 chargés des contrôles à la frontière en vue de rationaliser les procédures.
  Assistance pour l'établissement de critères d'évaluation des risques, et encadrement des agents des douanes et des organismes aux frontières pour l'application des critères
 d'évaluation des risques. 
  Assistance financière pour l'obtention d'équipements et de logiciels de pointe en matière de gestion des risques.
  Soutien pour l'amélioration des installations aux postes frontière.
  Assistance pour l'établissement d'un système de gestion globale des risques.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t>30 juin 2024</t>
   </si>
   <si>
     <t> Analyse diagnostique de la situation actuelle en matière de contrôle après dédouanement.
  Renforcement des capacités en matière de prix de cession internes pour le contrôle après dédouanement.
  Soutien pour l'examen et l'élaboration d'un cadre législatif relatif aux prix de cession
 internes. 
  Formation des vérificateurs et des formateurs.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t xml:space="preserve"> Assistance technique pour la publication et l'intégration des pratiques concernant le temps nécessaire à la mainlevée.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC)</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t> Assistance technique pour la mise en œuvre des dispositions douanières révisées.
  Soutien pour l'échange de bonnes pratiques et la collaboration avec les autres
 Membres de l'OMC dans la région et en dehors.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t> Soutien pour l'examen de la législation concernant les envois urgents et l'élargissement de son champ d'application à d'autres marchandises.
  Soutien pour le renforcement des capacités/l'encadrement des agents des organismes aux frontières.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t> Soutien à l'Agence centrale pour l'inspection spécialisée (GASI) pour la prescription
 d'installations aux opérateurs. 
  Soutien pour la construction d'installations aux postes frontière pour les marchandises
 périssables.
  Assistance pour les installations d'importation et d'exportation d'animaux, et formation à l'application des bonnes pratiques internationales et à la priorisation des points de passage de la frontière.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>30 juin 2025</t>
   </si>
   <si>
     <t> Soutien pour la modification de la législation en vue d'incorporer une disposition spécifique sur la coopération nationale et internationale entre les organismes présents aux frontières (la nouvelle loi a été abrogée).
  Soutien et préparation pour les réunions trimestrielles organisées avec la Chine et la Russie. 
  Soutien aux réunions ordinaires intégrées avec les pays voisins (élaboration d'un mécanisme intégré commun de coordination entre les organismes nationaux
 présents aux frontières (douanes, GASI, services vétérinaires et services de l'immigration)).
  Soutien pour la mise en place d'un échange de données.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles</t>
   </si>
   <si>
     <t>10.3.1, 10.3.2</t>
   </si>
   <si>
     <t>Utilisation des normes internationales</t>
   </si>
   <si>
     <t>31 janvier 2025</t>
   </si>
   <si>
     <t> Assistance pour la révision de la mise en œuvre des normes (par exemple, GASI pour les
 normes SPS).
  Soutien pour le renforcement des capacités concernant l'application des normes internationales.</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>1 juillet 2022</t>
   </si>
   <si>
     <t>30 juin 2027</t>
   </si>
   <si>
     <t> Assistance pour la réalisation d'une analyse des méthodes de travail.
  Rationalisation des réglementations/procédures de chaque organisme.
  Soutien pour l'étude de faisabilité et le plan de mise en œuvre du guichet unique.
  Soutien pour la mise en place du guichet unique, y compris l'élaboration du système de
 chaque organisme. 
  Soutien pour la connexion des points de passage de la frontière isolés, grâce à la fibre optique.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.6.1, 10.6.2, 10.6.3</t>
   </si>
   <si>
     <t>Recours aux courtiers en douane</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t xml:space="preserve"> Soutien pour le renforcement des capacités des courtiers en douane en vue de les aider à remplir leur mission. </t>
   </si>
   <si>
     <t>Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,434 +651,434 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.1</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
-        <v>18</v>
+      <c r="B3">
+        <v>1.2</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>3</v>
       </c>
-      <c r="B4" t="s">
-        <v>22</v>
+      <c r="B4">
+        <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="J4" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>7.1</v>
       </c>
-      <c r="B5" t="s">
-        <v>27</v>
+      <c r="B5">
+        <v>7.1</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>7.4</v>
       </c>
-      <c r="B6" t="s">
-        <v>31</v>
+      <c r="B6">
+        <v>7.4</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="J6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.5</v>
       </c>
-      <c r="B7" t="s">
-        <v>36</v>
+      <c r="B7">
+        <v>7.5</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" t="s">
         <v>33</v>
       </c>
-      <c r="E7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J7" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.6</v>
       </c>
-      <c r="B8" t="s">
-        <v>41</v>
+      <c r="B8">
+        <v>7.6</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.7</v>
       </c>
-      <c r="B9" t="s">
-        <v>45</v>
+      <c r="B9">
+        <v>7.7</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="J9" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.8</v>
       </c>
-      <c r="B10" t="s">
-        <v>49</v>
+      <c r="B10">
+        <v>7.8</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.9</v>
       </c>
-      <c r="B11" t="s">
-        <v>54</v>
+      <c r="B11">
+        <v>7.9</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="J11" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
-      <c r="B12" t="s">
-        <v>58</v>
+      <c r="B12">
+        <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="J12" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.3</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="J13" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.4</v>
       </c>
-      <c r="B14" t="s">
-        <v>67</v>
+      <c r="B14">
+        <v>10.4</v>
       </c>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="D14" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="E14" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="J14" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>10.6</v>
       </c>
-      <c r="B15" t="s">
-        <v>73</v>
+      <c r="B15">
+        <v>10.6</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="J15" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">