--- v1 (2026-06-30)
+++ v2 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -129,51 +129,51 @@
 7.	Assistance technique et financière et soutien pour l'élaboration et la mise en œuvre du projet de guichet unique (avec modèle tarifaire, modèle de gestion des risques et plan d'achats)
 8.	Assistance technique, informatique et financière et soutien pour la création d'une plate-forme électronique et l'acquisition de matériel informatique
 9.	Assistance technique et financière et soutien pour la mise en service du guichet unique
 10.	Soutien financier pour la mise en œuvre du projet de "système d'horodatage" – Achat du système, mise en œuvre, période de garantie et soutien
 11.	Autre assistance technique et financière et soutien pour la mise en œuvre de l'article 10:4
 , .	Assistance et soutien pour faire mieux connaître et comprendre le concept de guichet unique, les différents modèles de guichet unique, les phases de développement, les possibilités de financement, les modèles de coordination, les exemples de meilleures pratiques, etc.
 2.	Assistance technique et soutien pour la réalisation d'analyses des lacunes et des besoins de toutes les autorités concernées en matière de capacités juridiques, opérationnelles et techniques
 3.	Assistance technique et soutien pour l'élaboration du plan stratégique de développement du modèle de guichet unique choisi, et pour la définition d'un modèle opérationnel et de gouvernance pour le suivi et la mise en œuvre du projet de guichet unique
 4.	Assistance technique et soutien pour la modification/l'adaptation du cadre juridique en vue de l'introduction et de la définition de procédures tenant compte des caractéristiques spécifiques du guichet unique
 5.	Assistance technique et soutien pour l'analyse du processus opérationnel et la reconfiguration du modèle de processus opérationnel (modèle "as is – to be")
 6.	Assistance et soutien pour l'élaboration et la mise en œuvre d'un plan de renforcement des capacités, y compris la formation et le recrutement de personnel supplémentaire
 7.	Assistance technique et financière et soutien pour l'élaboration et la mise en œuvre du projet de guichet unique (avec modèle tarifaire, modèle de gestion des risques et plan d'achats)
 8.	Assistance technique, informatique et financière et soutien pour la création d'une plate-forme électronique et l'acquisition de matériel informatique
 9.	Assistance technique et financière et soutien pour la mise en service du guichet unique
 10.	Soutien financier pour la mise en œuvre du projet de "système d'horodatage" – Achat du système, mise en œuvre, période de garantie et soutien
 11.	Autre assistance technique et financière et soutien pour la mise en œuvre de l'article 10:4
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -467,51 +467,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -602,59 +602,50 @@
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="I4" t="s">
         <v>22</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>