--- v0 (2025-10-18)
+++ v1 (2026-06-30)
@@ -12,140 +12,148 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>7.1.1, 7.1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Prétraitement avant arrivée</t>
   </si>
   <si>
     <t>1 janvier 2022</t>
   </si>
   <si>
-    <t>1 janvier 2025</t>
-[...2 lines deleted...]
-    <t>Oui</t>
+    <t>01 janvier 2025</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Assistance technique et soutien pour la modification/l'adaptation du cadre juridique en vue de l'harmonisation des processus et procédures de traitement avant arrivée des autorités présentes aux frontières
 2.	Assistance et soutien pour la formation et le renforcement des capacités des fonctionnaires des douanes et des fonctionnaires chargés des inspections à la frontière, concernant le traitement des déclarations et des documents avant l'arrivée des marchandises
 3.	Assistance et soutien pour la formation des entités commerciales sur les avantages et les modalités d'utilisation de ce système
 4.	Assistance technique, informatique et financière et soutien pour le développement du module logiciel du Système d'information douanière pour le traitement automatisé des déclarations et documents avant l'arrivée des marchandises
 5.	Assistance et soutien pour l'acquisition du matériel informatique nécessaire pour les inspections aux frontières, l'introduction d'un système informatique dans le cadre des inspections et la mise en réseau de ce dernier avec le Système d'information douanière
+, .	Assistance technique et soutien pour la modification/l'adaptation du cadre juridique en vue de l'harmonisation des processus et procédures de traitement avant arrivée des autorités présentes aux frontières
+2.	Assistance et soutien pour la formation et le renforcement des capacités des fonctionnaires des douanes et des fonctionnaires chargés des inspections à la frontière, concernant le traitement des déclarations et des documents avant l'arrivée des marchandises
+3.	Assistance et soutien pour la formation des entités commerciales sur les avantages et les modalités d'utilisation de ce système
+4.	Assistance technique, informatique et financière et soutien pour le développement du module logiciel du Système d'information douanière pour le traitement automatisé des déclarations et documents avant l'arrivée des marchandises
+5.	Assistance et soutien pour l'acquisition du matériel informatique nécessaire pour les inspections aux frontières, l'introduction d'un système informatique dans le cadre des inspections et la mise en réseau de ce dernier avec le Système d'information douanière
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.9.1 (a), 7.9.1 (b), 7.9.2, 7.9.3, 7.9.4</t>
   </si>
   <si>
     <t>Marchandises périssable</t>
   </si>
   <si>
     <t>1 janvier 2020</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Assistance technique et soutien pour la modification/l'adaptation des dispositions et procédures juridiques relatives au traitement et à la mainlevée accélérée des produits périssables
 2.	Assistance technique et soutien pour la définition et l'établissement d'accords interorganismes formels, et de lignes directrices ou normes opérationnelles afin d'assurer la coopération et la coordination entre les autorités présentes aux frontières pour l'inspection et la mainlevée prioritaires des marchandises périssables
 3.	Assistance et soutien pour le recrutement de personnel d'inspection, ainsi que pour la formation et le renforcement des capacités des fonctionnaires des douanes, des officiers de police et du personnel d'inspection, en vue d'une mainlevée plus efficace et coordonnée des marchandises périssables
 4.	Assistance technique, informatique et financière et soutien pour la mise à jour du Système d'information douanière afin de faciliter le traitement avant arrivée et la mainlevée accélérée des marchandises périssables
+, .	Assistance technique et soutien pour la modification/l'adaptation des dispositions et procédures juridiques relatives au traitement et à la mainlevée accélérée des produits périssables
+2.	Assistance technique et soutien pour la définition et l'établissement d'accords interorganismes formels, et de lignes directrices ou normes opérationnelles afin d'assurer la coopération et la coordination entre les autorités présentes aux frontières pour l'inspection et la mainlevée prioritaires des marchandises périssables
+3.	Assistance et soutien pour le recrutement de personnel d'inspection, ainsi que pour la formation et le renforcement des capacités des fonctionnaires des douanes, des officiers de police et du personnel d'inspection, en vue d'une mainlevée plus efficace et coordonnée des marchandises périssables
+4.	Assistance technique, informatique et financière et soutien pour la mise à jour du Système d'information douanière afin de faciliter le traitement avant arrivée et la mainlevée accélérée des marchandises périssables
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>1 janvier 2024</t>
   </si>
   <si>
     <t xml:space="preserve">1.	Assistance et soutien pour faire mieux connaître et comprendre le concept de guichet unique, les différents modèles de guichet unique, les phases de développement, les possibilités de financement, les modèles de coordination, les exemples de meilleures pratiques, etc.
+2.	Assistance technique et soutien pour la réalisation d'analyses des lacunes et des besoins de toutes les autorités concernées en matière de capacités juridiques, opérationnelles et techniques
+3.	Assistance technique et soutien pour l'élaboration du plan stratégique de développement du modèle de guichet unique choisi, et pour la définition d'un modèle opérationnel et de gouvernance pour le suivi et la mise en œuvre du projet de guichet unique
+4.	Assistance technique et soutien pour la modification/l'adaptation du cadre juridique en vue de l'introduction et de la définition de procédures tenant compte des caractéristiques spécifiques du guichet unique
+5.	Assistance technique et soutien pour l'analyse du processus opérationnel et la reconfiguration du modèle de processus opérationnel (modèle "as is – to be")
+6.	Assistance et soutien pour l'élaboration et la mise en œuvre d'un plan de renforcement des capacités, y compris la formation et le recrutement de personnel supplémentaire
+7.	Assistance technique et financière et soutien pour l'élaboration et la mise en œuvre du projet de guichet unique (avec modèle tarifaire, modèle de gestion des risques et plan d'achats)
+8.	Assistance technique, informatique et financière et soutien pour la création d'une plate-forme électronique et l'acquisition de matériel informatique
+9.	Assistance technique et financière et soutien pour la mise en service du guichet unique
+10.	Soutien financier pour la mise en œuvre du projet de "système d'horodatage" – Achat du système, mise en œuvre, période de garantie et soutien
+11.	Autre assistance technique et financière et soutien pour la mise en œuvre de l'article 10:4
+, .	Assistance et soutien pour faire mieux connaître et comprendre le concept de guichet unique, les différents modèles de guichet unique, les phases de développement, les possibilités de financement, les modèles de coordination, les exemples de meilleures pratiques, etc.
 2.	Assistance technique et soutien pour la réalisation d'analyses des lacunes et des besoins de toutes les autorités concernées en matière de capacités juridiques, opérationnelles et techniques
 3.	Assistance technique et soutien pour l'élaboration du plan stratégique de développement du modèle de guichet unique choisi, et pour la définition d'un modèle opérationnel et de gouvernance pour le suivi et la mise en œuvre du projet de guichet unique
 4.	Assistance technique et soutien pour la modification/l'adaptation du cadre juridique en vue de l'introduction et de la définition de procédures tenant compte des caractéristiques spécifiques du guichet unique
 5.	Assistance technique et soutien pour l'analyse du processus opérationnel et la reconfiguration du modèle de processus opérationnel (modèle "as is – to be")
 6.	Assistance et soutien pour l'élaboration et la mise en œuvre d'un plan de renforcement des capacités, y compris la formation et le recrutement de personnel supplémentaire
 7.	Assistance technique et financière et soutien pour l'élaboration et la mise en œuvre du projet de guichet unique (avec modèle tarifaire, modèle de gestion des risques et plan d'achats)
 8.	Assistance technique, informatique et financière et soutien pour la création d'une plate-forme électronique et l'acquisition de matériel informatique
 9.	Assistance technique et financière et soutien pour la mise en service du guichet unique
 10.	Soutien financier pour la mise en œuvre du projet de "système d'horodatage" – Achat du système, mise en œuvre, période de garantie et soutien
 11.	Autre assistance technique et financière et soutien pour la mise en œuvre de l'article 10:4
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins, Ressources humaines et formation, Sensibilisation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -507,131 +515,131 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>7.1</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>7.1</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>7.9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>7.9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="J3" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>10.4</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>10.4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" t="s">
         <v>23</v>
-      </c>
-[...19 lines deleted...]
-        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">