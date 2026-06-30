--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,209 +12,179 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t>22 janvier 2021</t>
   </si>
   <si>
-    <t>Oui</t>
-[...1 lines deleted...]
-  <si>
     <t>Non</t>
   </si>
   <si>
     <t>Assistance technique et financière pour la définition de la structure institutionnelle des points d'information, systématisation de l'information, et formation du personnel.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles, Ressources humaines et formation</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>22 janvier 2022</t>
   </si>
   <si>
     <t>Assistance technique et financière en vue de définir les arrangements institutionnels les plus appropriés pour les consultations et d'appuyer la mise en œuvre des changements institutionnels requis.</t>
   </si>
   <si>
     <t>Procédures institutionnelles</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t>Assistance technique et financière pour former les fonctionnaires aux systèmes de décisions anticipées et appuyer la conception et la mise en œuvre du système.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t>22 février 2022</t>
   </si>
   <si>
     <t>Assistance technique et financière pour ordonner méthodiquement tous les renseignements concernant les redevances et impositions, élaborer un guide facile à utiliser et réexaminer les procédures relatives aux services fournis par des tiers.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Diagnostic et evaluation des besoins</t>
   </si>
   <si>
-    <t>6.2 (i), 6.2 (ii)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines spécifiques concernant les redevances et impositions </t>
   </si>
   <si>
     <t xml:space="preserve">Assistance technique et financière en vue de mener une analyse des services fournis par des tiers eu égard aux dispositions particulières de l'Accord et aux bonnes pratiques dans la région. </t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins</t>
   </si>
   <si>
-    <t>7.6.1, 7.6.2</t>
-[...1 lines deleted...]
-  <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>31 décembre 2020</t>
   </si>
   <si>
     <t>Assistance technique et financière nécessaire pour définir les paramètres de la base de données du guichet unique conformément aux normes internationales, évaluer la comparabilité, déterminer les processus électroniques et physiques relatifs aux marchandises.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Diagnostic et evaluation des besoins</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t>22 février 2021</t>
   </si>
   <si>
     <t>Assistance technique et financière pour la révision de la législation et des procédures.</t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire</t>
   </si>
   <si>
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t>Assistance technique et financière pour l'analyse des bonnes pratiques et appui en faveur du changement institutionnel.</t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins, Procédures institutionnelles</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>Assistance technique et financière pour incorporer les institutions et les processus qui ne sont pas encore intégrés dans le guichet unique électronique.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Procédures institutionnelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.5.1, 10.5.2</t>
   </si>
   <si>
     <t>Inspection avant expédition</t>
   </si>
   <si>
     <t>31 janvier 2021</t>
   </si>
   <si>
     <t>Assistance technique et financière pour l'analyse des avantages de la suppression de l'inspection avant expédition et renforcement des capacités au sein des douanes.</t>
   </si>
   <si>
     <t>Diagnostic et evaluation des besoins, Ressources humaines et formation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -574,334 +544,334 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>1.3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>1.3</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>2.2</v>
       </c>
       <c r="B3">
         <v>2.2</v>
       </c>
       <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
+      <c r="J3" t="s">
         <v>18</v>
-      </c>
-[...13 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4">
+        <v>3</v>
+      </c>
+      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" t="s">
+        <v>20</v>
+      </c>
+      <c r="J4" t="s">
         <v>21</v>
-      </c>
-[...19 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>6.1</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5">
+        <v>6.1</v>
+      </c>
+      <c r="C5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J5" t="s">
         <v>25</v>
-      </c>
-[...19 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>6.2</v>
       </c>
-      <c r="B6" t="s">
-        <v>30</v>
+      <c r="B6">
+        <v>6.2</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" t="s">
         <v>27</v>
       </c>
-      <c r="E6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.6</v>
       </c>
-      <c r="B7" t="s">
-        <v>34</v>
+      <c r="B7">
+        <v>7.6</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="J7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.8</v>
       </c>
-      <c r="B8" t="s">
-        <v>39</v>
+      <c r="B8">
+        <v>7.8</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="J8" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>8</v>
       </c>
-      <c r="B9" t="s">
-        <v>44</v>
+      <c r="B9">
+        <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="J9" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>10.4</v>
       </c>
-      <c r="B10" t="s">
-        <v>48</v>
+      <c r="B10">
+        <v>10.4</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I10" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="J10" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>10.5</v>
       </c>
-      <c r="B11" t="s">
-        <v>52</v>
+      <c r="B11">
+        <v>10.5</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I11" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="J11" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">