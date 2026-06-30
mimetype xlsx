--- v0 (2025-10-19)
+++ v1 (2026-06-30)
@@ -12,109 +12,106 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>31 décembre 2025</t>
   </si>
   <si>
     <t>31 décembre 2028</t>
+  </si>
+  <si>
+    <t>Non</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t>•	Assistance technique et financière pour développer les TIC (matériels et logiciels) et mettre en œuvre le guichet unique.
 •	Assistance technique et financière pour la mise en place d'un système permettant d'échanger des certificats sanitaires et phytosanitaires électroniques via le guichet unique national et le guichet unique de l'ASEAN.
 •	Assistance technique et renforcement des capacités pour l'amélioration du système et l'intégration du système EDI de la Direction des ports dans le cadre du guichet unique national.
 •	Assistance technique et renforcement des capacités pour l'établissement d'un cadre législatif et réglementaire relatif au guichet unique.
 •	Renforcement des capacités pour l'organisation d'ateliers de sensibilisation et la réalisation de programmes de renforcement des capacités.
 •	Renforcement des capacités des ressources humaines et formations concernant les certificats sanitaires et phytosanitaires électroniques.</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>11.1 (a), 11.1 (b), 11.2, 11.3, 11.4, 11.5, 11.6 (a), 11.6 (b), 11.7, 11.8, 11.9, 11.10, 11.11, 11.12, 11.13, 11.14, 11.15, 11.16 (a), 11.16 (b), 11.16 (c), 11.17</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t>31 décembre 2026</t>
   </si>
   <si>
     <t>•	Adopter les meilleures pratiques de contrôle douanier en apposant des sceaux douaniers et en concevant des infrastructures séparées (voies, postes à quai) pour les véhicules en transit.
 •	Organiser des formations et des séminaires de sensibilisation concernant la garantie de transit.
 •	Fournir une assistance technique pour l'application de la réglementation du transit, qui a été établie par les douanes du Myanmar.
 •	Renforcer les capacités des fonctionnaires des douanes en ce qui concerne les opérations de transit et les contrôles.
 •	Renforcer les capacités des fonctionnaires des douanes en matière de coopération et de coordination du transit entre les administrations douanières régionales et les autres administrations.</t>
   </si>
   <si>
     <t>Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
@@ -478,102 +475,102 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>10.4</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>10.4</v>
+      </c>
+      <c r="C2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
       <c r="J2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>11</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>11</v>
+      </c>
+      <c r="C3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="D3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="I3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">