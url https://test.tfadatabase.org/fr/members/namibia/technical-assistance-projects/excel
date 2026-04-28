--- v1 (2025-12-30)
+++ v2 (2026-04-28)
@@ -12,92 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
     <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
-    <t>30 juin 2026</t>
+    <t>15 mars 2025</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
     <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
   </si>
   <si>
     <t>Renseignements disponibles sur Internet</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique pour la création d'un site Web en vue de la diffusion de renseignements;
 •	assistance technique pour la collecte, la diffusion et la publication de renseignements sur Internet;
 •	renforcement des capacités du personnel. Assistance pour l'élaboration d'une description des démarches pratiques nécessaires aux fins des procédures d'importation/d'exportation/
 de transit/de recours pour chaque organisme pertinent présent aux frontières. Assistance pour l'identification de tous les formulaires et documents requis;
 •	assistance technique (financement) pour la création d'un portail d'information commerciale opérationnel;
 •	identification d'un organisme central chargé de suivre et de coordonner la publication des renseignements, ainsi que l'adoption des meilleures pratiques (il peut s'agir du même organisme que celui désigné au titre de l'article 1:1). Mise en place du matériel et des programmes logiciels appropriés pour les organismes présents aux frontières;
 •	formation adaptée pour les organismes présents aux frontières et les utilisateurs;
 •	sensibilisation du public aux renseignements disponibles en ligne.
@@ -130,50 +130,53 @@
   <si>
     <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
   </si>
   <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t xml:space="preserve">•	Procédures: Assistance technique pour l'élaboration de lignes directrices spécifiques et claires concernant les procédures permettant de mettre en œuvre et de faire appliquer les décisions anticipées;
 •	renforcement des capacités et assistance technique pour l'établissement de dispositions institutionnelles concernant les flux information nécessaires sur les décisions anticipées, en d'autres termes, diffusion de connaissances et de renseignements;
 •	ressources humaines/formation: formation du personnel des douanes, des courtiers en douane et des importateurs aux procédures relatives aux décisions anticipées et à leur importance, ainsi qu'à leurs modalités d'application;
 •	formation portant sur la classification tarifaire, les règles d'origine et l'évaluation en douane à l'intention des agents des douanes;
 •	TIC: fourniture d'infrastructures dans le domaine des TIC; ou
 •	assistance technique pour l'intégration des décisions anticipées dans les systèmes douaniers automatisés.
 •	Élaboration de campagnes de sensibilisation du public en vue d'une formation sur les techniques et les meilleures pratiques en matière de décisions anticipées. Politiques/cadre juridique: assistance technique pour l'élaboration de lois et de politiques permettant d'administrer et de mettre en œuvre les décisions anticipées de manière efficace;
 •	participation des parties prenantes.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
   </si>
   <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
+  </si>
+  <si>
+    <t>30 juin 2026</t>
   </si>
   <si>
     <t xml:space="preserve">•	Développement des compétences dans l'utilisation de méthodes de quantification des coûts afin de justifier les redevances et impositions;
 •	élaboration d'un programme de formation complet pour évaluer périodiquement les redevances et impositions existantes et nouvelles;
 •	élaboration et publication d'une liste unique regroupant toutes les redevances et impositions liées aux importations et aux exportations;
 •	assistance technique pour l'établissement de la cartographie et des coûts des services fournis par les douanes, y compris pour l'élaboration d'un barème des redevances équitable et transparent.
 </t>
   </si>
   <si>
     <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t>30 juin 2024</t>
   </si>
   <si>
     <t xml:space="preserve">•	Examen de la législation existante;
 •	assistance pour l'élaboration d'une stratégie de gestion des risques, avec des pourcentages cibles pour les marchandises à faible/haut risque;
 •	assistance pour l'établissement de procédures opérationnelles;
 •	formation du personnel des douanes et du personnel chargé de la quarantaine à l'analyse des données disponibles relatives aux transactions couvertes par la Convention sur la conservation des espèces migratrices appartenant à la faune sauvage (CMS) et à la définition de critères pour les marchandises à haut risque;
@@ -194,53 +197,50 @@
   </si>
   <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t xml:space="preserve">•	Élaboration de procédures reliant la connectivité et la gestion des risques;
 •	élaboration d'un plan/module de formation des fonctionnaires et agents des douanes et de formation des groupes ciblés;
 •	ressources humaines/formation: renforcement des capacités et formation des fonctionnaires des douanes chargés de procéder au contrôle après dédouanement;
 •	développement des compétences et des connaissances des fonctionnaires des douanes et des organismes présents aux frontières en matière d'analyse de données. Renforcement des capacités et formation des fonctionnaires des douanes responsables du contrôle après dédouanement aux techniques et méthodes de contrôle;
 •	renforcement des capacités technologiques des organismes présents aux frontières nécessaires à la mise en œuvre du contrôle après dédouanement et à l'intégration de ce dernier dans les programmes de gestion des risques;
 •	fourniture des technologies et du matériel appropriés pour aider à la mise en œuvre du contrôle après dédouanement;
 •	élaboration et mise en œuvre d'un programme visant à sensibiliser la communauté commerciale au rôle du contrôle après dédouanement et aux prescriptions réglementaires qui s'y rapportent.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
-  </si>
-[...1 lines deleted...]
-    <t>30 juin 2025</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique et financière pour la réalisation d'études sur le temps nécessaire à la mainlevée;
 •	assistance technique et financière pour la réalisation d'études intégrées sur le temps nécessaire à la mainlevée et pour la formation du personnel;
 •	assistance nécessaire pour la mise en place de systèmes permettant de respecter les prescriptions de l'AFE relatives à la capacité de mesurer et de publier régulièrement les temps moyens nécessaires à la mainlevée;
 •	assistance pour l'élaboration des procédures à suivre pour la publication et la mesure régulières des temps moyens nécessaires à la mainlevée;
 •	création d'un comité comprenant plusieurs organismes aux fins de la mesure du temps moyen nécessaire à la mainlevée des marchandises;
 •	formation à la conception, à la planification, à la réalisation et à l'analyse d'une étude sur le temps nécessaire à la mainlevée à l'intention des douanes et des autres organismes présents aux frontières;
 •	sensibilisation des fonctionnaires des organismes présents aux frontières à la nécessité de la coopération pendant et après la réalisation de l'étude sur le temps nécessaire à la mainlevée;
 •	formation et renforcement des capacités en matière d'interprétation des résultats des études pour le personnel/les agents des organismes concernés et pour les opérateurs économiques;
 •	assistance nécessaire pour l'élaboration et la mise en œuvre d'un système automatisé permettant d'éliminer les inexactitudes dans la mesure du temps nécessaire aux processus.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique pour la mise en place d'un système et d'un processus de validation concernant les opérateurs agréés;
 •	renforcement des capacités et formation du personnel chargé de la gestion des opérateurs agréés;
@@ -359,50 +359,53 @@
 •	examen, amélioration et modification des procédures de gestion des garanties;
 •	examen/mise à jour des systèmes automatisés afin de disposer d'outils pour le contrôle des opérations de transit et la gestion des garanties relatives au transit;
 •	formation de toutes les parties prenantes;
 •	formation/renforcement des capacités du coordonnateur du transit.
 </t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique pour la formulation des politiques, la conception, la mise en place et le financement des infrastructures de transit. Examen et, si nécessaire, modification des lois, réglementations, procédures et prescriptions en matière de documents requis;
 •	examen des redevances de transit pour s'assurer qu'elles reflètent le coût des services rendus;
 •	assistance pour évaluer l'impact des mesures appliquées au trafic en transit (impositions, réglementations, formalités);
 •	assistance technique et financière pour le renforcement des capacités des fonctionnaires en ce qui concerne les procédures de transit et les systèmes de garantie, y compris au niveau régional;
 •	assistance technique pour l'élaboration de règlements et procédures techniques;
 •	assistance financière pour la réalisation de campagnes de sensibilisation du public, en particulier auprès des services des douanes et des parties prenantes;
 •	vérification que les objectifs sont légitimes et que les solutions les moins restrictives pour le commerce sont appliquées;
 •	examen, amélioration et modification des procédures de gestion des garanties;
 •	examen/mise à jour des systèmes automatisés afin de disposer d'outils pour le contrôle des opérations de transit et la gestion des garanties relatives au transit;
 •	formation de toutes les parties prenantes;
 •	formation/renforcement des capacités du coordonnateur du transit.
 </t>
   </si>
   <si>
     <t>11.6 (a), 11.6 (b)</t>
   </si>
   <si>
     <t>31 janvier 2022</t>
+  </si>
+  <si>
+    <t>30 juin 2025</t>
   </si>
   <si>
     <t>11.16 (a), 11.16 (b), 11.16 (c)</t>
   </si>
   <si>
     <t>31 décembre 2019</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -879,251 +882,251 @@
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>6.1</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.4</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.5</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="I8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.6</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E9" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>18</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
         <v>46</v>
       </c>
       <c r="J9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.7</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" t="s">
         <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="I10" t="s">
         <v>50</v>
       </c>
       <c r="J10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.8</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="I11" t="s">
         <v>54</v>
       </c>
       <c r="J11" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F12" t="s">
         <v>18</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="I12" t="s">
         <v>58</v>
       </c>
       <c r="J12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
       <c r="B13" t="s">
         <v>60</v>
       </c>
       <c r="C13" t="s">
         <v>61</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E13" t="s">
         <v>62</v>
       </c>
       <c r="F13" t="s">
         <v>18</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
         <v>63</v>
       </c>
       <c r="J13" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.6</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" t="s">
@@ -1166,54 +1169,54 @@
       </c>
       <c r="F15" t="s">
         <v>18</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
         <v>72</v>
       </c>
       <c r="J15" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>11.2</v>
       </c>
       <c r="C16" t="s">
         <v>70</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F16" t="s">
         <v>18</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
         <v>73</v>
       </c>
       <c r="J16" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>11</v>
       </c>
       <c r="B17">
         <v>11.3</v>
       </c>
       <c r="C17" t="s">
         <v>70</v>
       </c>
       <c r="D17" t="s">
@@ -1285,370 +1288,370 @@
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
         <v>72</v>
       </c>
       <c r="J19" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>11</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" t="s">
         <v>70</v>
       </c>
       <c r="D20" t="s">
         <v>75</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F20" t="s">
         <v>18</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="I20" t="s">
         <v>73</v>
       </c>
       <c r="J20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>11</v>
       </c>
       <c r="B21">
         <v>11.7</v>
       </c>
       <c r="C21" t="s">
         <v>70</v>
       </c>
       <c r="D21" t="s">
         <v>75</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F21" t="s">
         <v>18</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="I21" t="s">
         <v>73</v>
       </c>
       <c r="J21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>11</v>
       </c>
       <c r="B22">
         <v>11.8</v>
       </c>
       <c r="C22" t="s">
         <v>70</v>
       </c>
       <c r="D22" t="s">
         <v>75</v>
       </c>
       <c r="E22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="I22" t="s">
         <v>73</v>
       </c>
       <c r="J22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>11</v>
       </c>
       <c r="B23">
         <v>11.9</v>
       </c>
       <c r="C23" t="s">
         <v>70</v>
       </c>
       <c r="D23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F23" t="s">
         <v>18</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="I23" t="s">
         <v>72</v>
       </c>
       <c r="J23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>11</v>
       </c>
       <c r="B24">
         <v>11.1</v>
       </c>
       <c r="C24" t="s">
         <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F24" t="s">
         <v>18</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="I24" t="s">
         <v>73</v>
       </c>
       <c r="J24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>11</v>
       </c>
       <c r="B25">
         <v>11.11</v>
       </c>
       <c r="C25" t="s">
         <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E25" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="F25" t="s">
         <v>18</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="I25" t="s">
         <v>72</v>
       </c>
       <c r="J25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>11</v>
       </c>
       <c r="B26">
         <v>11.12</v>
       </c>
       <c r="C26" t="s">
         <v>70</v>
       </c>
       <c r="D26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="I26" t="s">
         <v>73</v>
       </c>
       <c r="J26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>11</v>
       </c>
       <c r="B27">
         <v>11.13</v>
       </c>
       <c r="C27" t="s">
         <v>70</v>
       </c>
       <c r="D27" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E27" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="F27" t="s">
         <v>18</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="I27" t="s">
         <v>73</v>
       </c>
       <c r="J27" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>11</v>
       </c>
       <c r="B28">
         <v>11.14</v>
       </c>
       <c r="C28" t="s">
         <v>70</v>
       </c>
       <c r="D28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F28" t="s">
         <v>18</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="I28" t="s">
         <v>72</v>
       </c>
       <c r="J28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29">
         <v>11</v>
       </c>
       <c r="B29">
         <v>11.15</v>
       </c>
       <c r="C29" t="s">
         <v>70</v>
       </c>
       <c r="D29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E29" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="F29" t="s">
         <v>18</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="I29" t="s">
         <v>72</v>
       </c>
       <c r="J29" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30">
         <v>11</v>
       </c>
       <c r="B30" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C30" t="s">
         <v>70</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
         <v>71</v>
       </c>
       <c r="F30" t="s">
         <v>18</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="I30" t="s">
         <v>72</v>
       </c>
       <c r="J30" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31">
         <v>11</v>
       </c>
       <c r="B31">
         <v>11.17</v>
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E31" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F31" t="s">
         <v>18</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="I31" t="s">
         <v>73</v>
       </c>
       <c r="J31" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>