--- v2 (2026-04-28)
+++ v3 (2026-06-30)
@@ -12,406 +12,414 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
     <t>TA Description</t>
   </si>
   <si>
     <t>Tags</t>
   </si>
   <si>
-    <t>1.1.1 (a), 1.1.1 (b), 1.1.1 (c), 1.1.1 (d), 1.1.1 (e), 1.1.1 (f), 1.1.1 (g), 1.1.1 (h), 1.1.1 (i), 1.1.1 (j)</t>
+    <t>1.1.1</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>31 décembre 2021</t>
   </si>
   <si>
     <t>15 mars 2025</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation</t>
   </si>
   <si>
-    <t>1.2.1 (a), 1.2.1 (b), 1.2.1 (c), 1.2.2, 1.2.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Renseignements disponibles sur Internet</t>
-  </si>
-[...1 lines deleted...]
-    <t>Oui</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique pour la création d'un site Web en vue de la diffusion de renseignements;
 •	assistance technique pour la collecte, la diffusion et la publication de renseignements sur Internet;
 •	renforcement des capacités du personnel. Assistance pour l'élaboration d'une description des démarches pratiques nécessaires aux fins des procédures d'importation/d'exportation/
 de transit/de recours pour chaque organisme pertinent présent aux frontières. Assistance pour l'identification de tous les formulaires et documents requis;
 •	assistance technique (financement) pour la création d'un portail d'information commerciale opérationnel;
 •	identification d'un organisme central chargé de suivre et de coordonner la publication des renseignements, ainsi que l'adoption des meilleures pratiques (il peut s'agir du même organisme que celui désigné au titre de l'article 1:1). Mise en place du matériel et des programmes logiciels appropriés pour les organismes présents aux frontières;
 •	formation adaptée pour les organismes présents aux frontières et les utilisateurs;
 •	sensibilisation du public aux renseignements disponibles en ligne.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.3.1, 1.3.2, 1.3.3, 1.3.4</t>
   </si>
   <si>
     <t>Points d'information</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance pour l'évaluation et la mise en place de flux d'information destinés aux points focaux et pour évaluer et établir des points d'information durables;
 •	établissement de normes et procédures de contrôle de la qualité prévoyant des délais fixes;
 •	renforcement des capacités/formation des formateurs, notamment des points focaux potentiels;
 •	établissement de lignes directrices couvrant l'intégralité de la procédure (de la réception de la demande à la communication des réponses au demandeur);
 •	élaboration et utilisation de modèles de communication;
 •	établissement de normes et procédures de contrôle de la qualité prévoyant des délais fixes pour les réponses;
 •	acquisition de matériel TIC et autre;
 •	assistance et soutien pour la formation et le renforcement des capacités en vue de la préparation des notifications conformément aux règles de l'OMC;
 •	organisation d'activités de sensibilisation sur les procédures de notification et les renseignements à notifier à l'intention de tous les organismes pertinents présents aux frontières.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>3.1, 3.2 (a), 3.2 (b), 3.3, 3.4, 3.5, 3.6 (a), 3.6 (b), 3.6 (c), 3.7, 3.8, 3.9 (a) (i), 3.9 (a) (ii), 3.9 (b) (i), 3.9 (b) (ii), 3.9 (b) (iii), 3.9 (b) (iv), 3.9 (c), 3.9 (d)</t>
-[...1 lines deleted...]
-  <si>
     <t>Décisions anticipées</t>
   </si>
   <si>
     <t xml:space="preserve">•	Procédures: Assistance technique pour l'élaboration de lignes directrices spécifiques et claires concernant les procédures permettant de mettre en œuvre et de faire appliquer les décisions anticipées;
 •	renforcement des capacités et assistance technique pour l'établissement de dispositions institutionnelles concernant les flux information nécessaires sur les décisions anticipées, en d'autres termes, diffusion de connaissances et de renseignements;
 •	ressources humaines/formation: formation du personnel des douanes, des courtiers en douane et des importateurs aux procédures relatives aux décisions anticipées et à leur importance, ainsi qu'à leurs modalités d'application;
 •	formation portant sur la classification tarifaire, les règles d'origine et l'évaluation en douane à l'intention des agents des douanes;
 •	TIC: fourniture d'infrastructures dans le domaine des TIC; ou
 •	assistance technique pour l'intégration des décisions anticipées dans les systèmes douaniers automatisés.
 •	Élaboration de campagnes de sensibilisation du public en vue d'une formation sur les techniques et les meilleures pratiques en matière de décisions anticipées. Politiques/cadre juridique: assistance technique pour l'élaboration de lois et de politiques permettant d'administrer et de mettre en œuvre les décisions anticipées de manière efficace;
 •	participation des parties prenantes.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Infrastructure et equipment, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>6.1.1, 6.1.2, 6.1.3, 6.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Disciplines générales concernant les redevances et impositions </t>
   </si>
   <si>
     <t>30 juin 2026</t>
   </si>
   <si>
     <t xml:space="preserve">•	Développement des compétences dans l'utilisation de méthodes de quantification des coûts afin de justifier les redevances et impositions;
 •	élaboration d'un programme de formation complet pour évaluer périodiquement les redevances et impositions existantes et nouvelles;
 •	élaboration et publication d'une liste unique regroupant toutes les redevances et impositions liées aux importations et aux exportations;
 •	assistance technique pour l'établissement de la cartographie et des coûts des services fournis par les douanes, y compris pour l'élaboration d'un barème des redevances équitable et transparent.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>7.4.1, 7.4.2, 7.4.3, 7.4.4</t>
   </si>
   <si>
     <t>Gestion des risques</t>
   </si>
   <si>
     <t>31 décembre 2022</t>
   </si>
   <si>
     <t>30 juin 2024</t>
   </si>
   <si>
     <t xml:space="preserve">•	Examen de la législation existante;
 •	assistance pour l'élaboration d'une stratégie de gestion des risques, avec des pourcentages cibles pour les marchandises à faible/haut risque;
 •	assistance pour l'établissement de procédures opérationnelles;
 •	formation du personnel des douanes et du personnel chargé de la quarantaine à l'analyse des données disponibles relatives aux transactions couvertes par la Convention sur la conservation des espèces migratrices appartenant à la faune sauvage (CMS) et à la définition de critères pour les marchandises à haut risque;
 •	assistance dans les domaines de l'analyse de la gestion des risques concernant la collecte de données et de l'établissement de critères;
 •	assistance technique et renforcement des capacités pour aider l'Autorité nationale de quarantaine et d'inspection agricoles;
 •	élaboration de profils de risques sur la base des données disponibles relatives aux transactions;
 •	un régime solide de gestion de la conformité, qui soit également compatible avec le module de rapports d'inspection du système SYDONIA, doit être mis en œuvre;
 •	assistance technique pour le perfectionnement et le développement d'un système et de procédures de gestion intégrée des risques;
 •	assistance technique et renforcement des capacités en ce qui concerne la gestion de l'intelligence artificielle (IA);
 •	renforcement des capacités et formation du personnel chargé de la gestion des risques.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation</t>
   </si>
   <si>
-    <t>7.5.1, 7.5.2, 7.5.3, 7.5.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Contrôle après dédouanement</t>
   </si>
   <si>
     <t xml:space="preserve">•	Élaboration de procédures reliant la connectivité et la gestion des risques;
 •	élaboration d'un plan/module de formation des fonctionnaires et agents des douanes et de formation des groupes ciblés;
 •	ressources humaines/formation: renforcement des capacités et formation des fonctionnaires des douanes chargés de procéder au contrôle après dédouanement;
 •	développement des compétences et des connaissances des fonctionnaires des douanes et des organismes présents aux frontières en matière d'analyse de données. Renforcement des capacités et formation des fonctionnaires des douanes responsables du contrôle après dédouanement aux techniques et méthodes de contrôle;
 •	renforcement des capacités technologiques des organismes présents aux frontières nécessaires à la mise en œuvre du contrôle après dédouanement et à l'intégration de ce dernier dans les programmes de gestion des risques;
 •	fourniture des technologies et du matériel appropriés pour aider à la mise en œuvre du contrôle après dédouanement;
 •	élaboration et mise en œuvre d'un programme visant à sensibiliser la communauté commerciale au rôle du contrôle après dédouanement et aux prescriptions réglementaires qui s'y rapportent.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Infrastructure et equipment, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.6.1, 7.6.2</t>
   </si>
   <si>
     <t>Temps moyens nécessaires à la mainlevée</t>
   </si>
   <si>
     <t>31 décembre 2023</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique et financière pour la réalisation d'études sur le temps nécessaire à la mainlevée;
 •	assistance technique et financière pour la réalisation d'études intégrées sur le temps nécessaire à la mainlevée et pour la formation du personnel;
 •	assistance nécessaire pour la mise en place de systèmes permettant de respecter les prescriptions de l'AFE relatives à la capacité de mesurer et de publier régulièrement les temps moyens nécessaires à la mainlevée;
 •	assistance pour l'élaboration des procédures à suivre pour la publication et la mesure régulières des temps moyens nécessaires à la mainlevée;
 •	création d'un comité comprenant plusieurs organismes aux fins de la mesure du temps moyen nécessaire à la mainlevée des marchandises;
 •	formation à la conception, à la planification, à la réalisation et à l'analyse d'une étude sur le temps nécessaire à la mainlevée à l'intention des douanes et des autres organismes présents aux frontières;
 •	sensibilisation des fonctionnaires des organismes présents aux frontières à la nécessité de la coopération pendant et après la réalisation de l'étude sur le temps nécessaire à la mainlevée;
 •	formation et renforcement des capacités en matière d'interprétation des résultats des études pour le personnel/les agents des organismes concernés et pour les opérateurs économiques;
 •	assistance nécessaire pour l'élaboration et la mise en œuvre d'un système automatisé permettant d'éliminer les inexactitudes dans la mesure du temps nécessaire aux processus.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.7.1, 7.7.2 (a) (i), 7.7.2 (a) (ii), 7.7.2 (a) (iii), 7.7.2 (a) (iv), 7.7.2 (b) (i), 7.7.2 (b) (ii), 7.7.3 (a), 7.7.3 (b), 7.7.3 (c), 7.7.3 (d), 7.7.3 (e), 7.7.3 (f), 7.7.3 (g), 7.7.4, 7.7.5, 7.7.6</t>
   </si>
   <si>
     <t>Opérateurs agréés</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique pour la mise en place d'un système et d'un processus de validation concernant les opérateurs agréés;
 •	renforcement des capacités et formation du personnel chargé de la gestion des opérateurs agréés;
 •	assistance technique pour l'élaboration d'un manuel concernant les opérateurs agréés;
 •	assistance (financement) pour offrir des formations destinées aux parties prenantes du secteur privé sur l'agrément et la conformité des opérateurs agréés;
 •	assistance (financement) pour offrir des formations sur les dispositifs régionaux. Élaboration des dispositions législatives et des politiques pertinentes permettant l'établissement d'un programme d'opérateurs agréés;
 •	élaboration de procédures et définition de critères appropriés pour l'évaluation des opérateurs agréés qui remplissent les critères spécifiés dans le cadre du programme d'opérateurs agréés;
 •	un renforcement des capacités de tous les organismes présents aux frontières est nécessaire pour assurer la pleine conformité avec cette mesure;
 •	mise au point d'un cadre de suivi grâce auquel les douanes peuvent établir la conformité de l'opérateur et en assurer le suivi;
 •	soutien pour la conception et la mise en œuvre d'un système approprié pour les opérateurs économiques agréés;
 •	formation des fonctionnaires des douanes et des parties prenantes concernées afin de faciliter l'établissement et la bonne mise en œuvre du programme d'opérateurs économiques agréés.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>7.8.1 (a), 7.8.1 (b), 7.8.1 (c), 7.8.1 (d), 7.8.1 (e), 7.8.1 (f), 7.8.1 (g), 7.8.1 (h), 7.8.2 (a), 7.8.2 (b), 7.8.2 (c), 7.8.2 (d), 7.8.3</t>
-[...1 lines deleted...]
-  <si>
     <t>Envois accélérés</t>
   </si>
   <si>
     <t xml:space="preserve">•	Élaboration des dispositions législatives et des politiques pertinentes;
 •	examen/actualisation des procédures opérationnelles normalisées;
 •	assistance technique pour l'établissement d'une procédure concernant les envois accélérés;
 •	assistance pour la formation des opérateurs du secteur privés agréés pour les envois accélérés;
 •	assistance pour la formation du personnel;
 •	élaboration d'instructions/de procédures opérationnelles normalisées;
 •	formation des fonctionnaires des douanes et des organismes présents aux frontières en matière de dédouanement des cargaisons commerciales dans les aéroports.
 </t>
   </si>
   <si>
     <t>Cadre législatif et réglementaire, Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>8.1, 8.2 (a), 8.2 (b), 8.2 (c), 8.2 (d), 8.2 (e)</t>
   </si>
   <si>
     <t>Coopération entre les organismes présents aux frontières</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance pour la sensibilisation et la formation en vue du déploiement des postes frontières à guichet unique (financement) et des autres mécanismes de collaboration entre organismes présents aux frontières;
 •	examen des procédures à la frontière et des opérations transfrontières pour évaluer la situation actuelle;
 •	examen et, si nécessaire, élaboration d'un mémorandum d'accord entre les organismes présents aux frontières;
 •	harmonisation des différents systèmes entre pays limitrophes;
 •	pour la coopération nationale et transfrontières:
 •	publication des procédures et réglementations pertinentes pour guider les opérations;
 •	examen et, si nécessaire, réforme de la réglementation et des politiques;
 •	assistance technique pour l'établissement de mécanismes de coordination et de collaboration entre organismes au niveau national;
 •	renforcement des capacités institutionnelles;
 •	examen et, si nécessaire, amélioration des infrastructures et des équipements;
 •	formation/renforcement des capacités du personnel des divers organismes de réglementation présents aux frontières;
 •	consultations avec les parties prenantes;
 •	campagne de sensibilisation visant à informer des changements survenus.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>10.4.1, 10.4.2, 10.4.3, 10.4.4</t>
-[...1 lines deleted...]
-  <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>30 décembre 2026</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance pour la conception, l'établissement (financement) et le déploiement d'un guichet unique électronique et formation du personnel et des utilisateurs du guichet unique électronique;
 •	création d'un système informatique approprié;
 •	formation des fonctionnaires qui supervisent l'établissement du guichet unique et qui utilisent ce guichet;
 •	formation d'autres parties prenantes;
 •	campagne de sensibilisation.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation, Sensibilisation</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.6.1, 10.6.2, 10.6.3</t>
   </si>
   <si>
     <t>Recours aux courtiers en douane</t>
   </si>
   <si>
     <t xml:space="preserve">•	Examen des prescriptions en matière de licences pour s'assurer qu'elles sont objectives et transparentes;
 •	formation aux prescriptions en matière de publication;
 •	assistance technique pour la conception et l'élaboration d'un système prévoyant un mécanisme de profilage intégré pour les courtiers;
 •	assistance pour la sensibilisation et pour la formation concernant le déploiement du nouveau système;
 •	assistance technique (financement) pour la formation des courtiers aux procédures douanières. Élaboration de politiques/procédures/mécanismes de suivi pour faire en sorte que les procédures soient appliquées de manière uniforme dans tout le pays;
 •	assistance technique et soutien pour la simplification et l'optimisation des processus et procédures à la frontière avec l'ensemble des institutions afin d'améliorer les contrôles, d'éliminer les formalités inutiles et d'harmoniser les prescriptions pour préserver les bonnes pratiques internationales.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>11.1 (a), 11.1 (b)</t>
+    <t>11.1, 11.3, 11.4, 11.5, 11.16</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t>31 août 2025</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique pour la formulation des politiques, la conception, la mise en place et le financement des infrastructures de transit. Examen et, si nécessaire, modification des lois, réglementations, procédures et prescriptions en matière de documents requis;
 •	examen des redevances de transit pour s'assurer qu'elles reflètent le coût des services rendus;
 •	assistance pour évaluer l'impact des mesures appliquées au trafic en transit (impositions, réglementations, formalités);
 •	assistance technique et financière pour le renforcement des capacités des fonctionnaires en ce qui concerne les procédures de transit et les systèmes de garantie, y compris au niveau régional;
 •	assistance technique pour l'élaboration de règlements et procédures techniques;
 •	assistance financière pour la réalisation de campagnes de sensibilisation du public, en particulier auprès des services des douanes et des parties prenantes;
 •	vérification que les objectifs sont légitimes et que les solutions les moins restrictives pour le commerce sont appliquées;
 •	examen, amélioration et modification des procédures de gestion des garanties;
 •	examen/mise à jour des systèmes automatisés afin de disposer d'outils pour le contrôle des opérations de transit et la gestion des garanties relatives au transit;
 •	formation de toutes les parties prenantes;
 •	formation/renforcement des capacités du coordonnateur du transit.
 </t>
   </si>
   <si>
+    <t>11.2, 11.6, 11.7, 11.8, 11.9, 11.10, 11.12, 11.14</t>
+  </si>
+  <si>
     <t xml:space="preserve">•	Assistance technique pour la formulation des politiques, la conception, la mise en place et le financement des infrastructures de transit. Examen et, si nécessaire, modification des lois, réglementations, procédures et prescriptions en matière de documents requis;
 •	examen des redevances de transit pour s'assurer qu'elles reflètent le coût des services rendus;
 •	assistance pour évaluer l'impact des mesures appliquées au trafic en transit (impositions, réglementations, formalités);
 •	assistance technique et financière pour le renforcement des capacités des fonctionnaires en ce qui concerne les procédures de transit et les systèmes de garantie, y compris au niveau régional;
 •	assistance technique pour l'élaboration de règlements et procédures techniques;
 •	assistance financière pour la réalisation de campagnes de sensibilisation du public, en particulier auprès des services des douanes et des parties prenantes;
 •	vérification que les objectifs sont légitimes et que les solutions les moins restrictives pour le commerce sont appliquées;
 •	examen, amélioration et modification des procédures de gestion des garanties;
 •	examen/mise à jour des systèmes automatisés afin de disposer d'outils pour le contrôle des opérations de transit et la gestion des garanties relatives au transit;
 •	formation de toutes les parties prenantes;
 •	formation/renforcement des capacités du coordonnateur du transit.
-</t>
-[...5 lines deleted...]
-    <t>31 janvier 2022</t>
+, •	Assistance technique pour la formulation des politiques, la conception, la mise en place et le financement des infrastructures de transit. Examen et, si nécessaire, modification des lois, réglementations, procédures et prescriptions en matière de documents requis;
+•	examen des redevances de transit pour s'assurer qu'elles reflètent le coût des services rendus;
+•	assistance pour évaluer l'impact des mesures appliquées au trafic en transit (impositions, réglementations, formalités);
+•	assistance technique et financière pour le renforcement des capacités des fonctionnaires en ce qui concerne les procédures de transit et les systèmes de garantie, y compris au niveau régional;
+•	assistance technique pour l'élaboration de règlements et procédures techniques;
+•	assistance financière pour la réalisation de campagnes de sensibilisation du public, en particulier auprès des services des douanes et des parties prenantes;
+•	vérification que les objectifs sont légitimes et que les solutions les moins restrictives pour le commerce sont appliquées;
+•	examen, amélioration et modification des procédures de gestion des garanties;
+•	examen/mise à jour des systèmes automatisés afin de disposer d'outils pour le contrôle des opérations de transit et la gestion des garanties relatives au transit;
+•	formation de toutes les parties prenantes;
+•	formation/renforcement des capacités du coordonnateur du transit.
+</t>
+  </si>
+  <si>
+    <t>11.11, 11.13, 11.15</t>
   </si>
   <si>
     <t>30 juin 2025</t>
   </si>
   <si>
-    <t>11.16 (a), 11.16 (b), 11.16 (c)</t>
+    <t xml:space="preserve">•	Assistance technique pour la formulation des politiques, la conception, la mise en place et le financement des infrastructures de transit. Examen et, si nécessaire, modification des lois, réglementations, procédures et prescriptions en matière de documents requis;
+•	examen des redevances de transit pour s'assurer qu'elles reflètent le coût des services rendus;
+•	assistance pour évaluer l'impact des mesures appliquées au trafic en transit (impositions, réglementations, formalités);
+•	assistance technique et financière pour le renforcement des capacités des fonctionnaires en ce qui concerne les procédures de transit et les systèmes de garantie, y compris au niveau régional;
+•	assistance technique pour l'élaboration de règlements et procédures techniques;
+•	assistance financière pour la réalisation de campagnes de sensibilisation du public, en particulier auprès des services des douanes et des parties prenantes;
+•	vérification que les objectifs sont légitimes et que les solutions les moins restrictives pour le commerce sont appliquées;
+•	examen, amélioration et modification des procédures de gestion des garanties;
+•	examen/mise à jour des systèmes automatisés afin de disposer d'outils pour le contrôle des opérations de transit et la gestion des garanties relatives au transit;
+•	formation de toutes les parties prenantes;
+•	formation/renforcement des capacités du coordonnateur du transit.
+, •	Assistance technique pour la formulation des politiques, la conception, la mise en place et le financement des infrastructures de transit. Examen et, si nécessaire, modification des lois, réglementations, procédures et prescriptions en matière de documents requis;
+•	examen des redevances de transit pour s'assurer qu'elles reflètent le coût des services rendus;
+•	assistance pour évaluer l'impact des mesures appliquées au trafic en transit (impositions, réglementations, formalités);
+•	assistance technique et financière pour le renforcement des capacités des fonctionnaires en ce qui concerne les procédures de transit et les systèmes de garantie, y compris au niveau régional;
+•	assistance technique pour l'élaboration de règlements et procédures techniques;
+•	assistance financière pour la réalisation de campagnes de sensibilisation du public, en particulier auprès des services des douanes et des parties prenantes;
+•	vérification que les objectifs sont légitimes et que les solutions les moins restrictives pour le commerce sont appliquées;
+•	examen, amélioration et modification des procédures de gestion des garanties;
+•	examen/mise à jour des systèmes automatisés afin de disposer d'outils pour le contrôle des opérations de transit et la gestion des garanties relatives au transit;
+•	formation de toutes les parties prenantes;
+•	formation/renforcement des capacités du coordonnateur du transit.
+</t>
   </si>
   <si>
     <t>31 décembre 2019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">•	Assistance technique pour la formulation des politiques, la conception, la mise en place et le financement des infrastructures de transit. Examen et, si nécessaire, modification des lois, réglementations, procédures et prescriptions en matière de documents requis;
+•	examen des redevances de transit pour s'assurer qu'elles reflètent le coût des services rendus;
+•	assistance pour évaluer l'impact des mesures appliquées au trafic en transit (impositions, réglementations, formalités);
+•	assistance technique et financière pour le renforcement des capacités des fonctionnaires en ce qui concerne les procédures de transit et les systèmes de garantie, y compris au niveau régional;
+•	assistance technique pour l'élaboration de règlements et procédures techniques;
+•	assistance financière pour la réalisation de campagnes de sensibilisation du public, en particulier auprès des services des douanes et des parties prenantes;
+•	vérification que les objectifs sont légitimes et que les solutions les moins restrictives pour le commerce sont appliquées;
+•	examen, amélioration et modification des procédures de gestion des garanties;
+•	examen/mise à jour des systèmes automatisés afin de disposer d'outils pour le contrôle des opérations de transit et la gestion des garanties relatives au transit;
+•	formation de toutes les parties prenantes;
+•	formation/renforcement des capacités du coordonnateur du transit.
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -715,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J31"/>
+  <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -785,885 +793,508 @@
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3">
         <v>1.2</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3">
+        <v>1.2</v>
+      </c>
+      <c r="C3" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J3" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4">
         <v>1.3</v>
       </c>
-      <c r="B4" t="s">
-        <v>21</v>
+      <c r="B4">
+        <v>1.3</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5">
         <v>3</v>
       </c>
-      <c r="B5" t="s">
-        <v>25</v>
+      <c r="B5">
+        <v>3</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6">
         <v>6.1</v>
       </c>
-      <c r="B6" t="s">
-        <v>29</v>
+      <c r="B6">
+        <v>6.1</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7">
         <v>7.4</v>
       </c>
-      <c r="B7" t="s">
-        <v>33</v>
+      <c r="B7">
+        <v>7.4</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="J7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8">
         <v>7.5</v>
       </c>
-      <c r="B8" t="s">
-        <v>39</v>
+      <c r="B8">
+        <v>7.5</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" t="s">
         <v>35</v>
-      </c>
-[...13 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9">
         <v>7.6</v>
       </c>
-      <c r="B9" t="s">
-        <v>43</v>
+      <c r="B9">
+        <v>7.6</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="J9" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10">
         <v>7.7</v>
       </c>
-      <c r="B10" t="s">
-        <v>48</v>
+      <c r="B10">
+        <v>7.7</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="I10" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="J10" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11">
         <v>7.8</v>
       </c>
-      <c r="B11" t="s">
-        <v>52</v>
+      <c r="B11">
+        <v>7.8</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F11" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="I11" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="J11" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12">
         <v>8</v>
       </c>
-      <c r="B12" t="s">
-        <v>56</v>
+      <c r="B12">
+        <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="J12" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13">
         <v>10.4</v>
       </c>
-      <c r="B13" t="s">
-        <v>60</v>
+      <c r="B13">
+        <v>10.4</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="F13" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="J13" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.6</v>
       </c>
-      <c r="B14" t="s">
-        <v>65</v>
+      <c r="B14">
+        <v>10.6</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="J14" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="F15" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="J15" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>11</v>
       </c>
-      <c r="B16">
-        <v>11.2</v>
+      <c r="B16" t="s">
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F16" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="J16" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>11</v>
       </c>
-      <c r="B17">
-        <v>11.3</v>
+      <c r="B17" t="s">
+        <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="F17" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="J17" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
-        <v>11.4</v>
+        <v>11.17</v>
       </c>
       <c r="C18" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
       <c r="E18" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="F18" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J18" t="s">
-        <v>51</v>
-[...376 lines deleted...]
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">