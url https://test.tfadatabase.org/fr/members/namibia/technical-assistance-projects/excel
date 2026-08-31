--- v3 (2026-06-30)
+++ v4 (2026-08-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
     <t>Date indicative de mise en œuvre</t>
   </si>
   <si>
     <t>Date définitive de mise en œuvre</t>
   </si>
   <si>
     <t>TA needs notified</t>
   </si>
   <si>
     <t>Progress reported</t>
   </si>
   <si>
     <t>Donor / Agency</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
 •	campagne de sensibilisation visant à informer des changements survenus.
 </t>
   </si>
   <si>
     <t>Infrastructure et equipment, Diagnostic et evaluation des besoins, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Guichet unique</t>
   </si>
   <si>
     <t>30 décembre 2026</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance pour la conception, l'établissement (financement) et le déploiement d'un guichet unique électronique et formation du personnel et des utilisateurs du guichet unique électronique;
 •	création d'un système informatique approprié;
 •	formation des fonctionnaires qui supervisent l'établissement du guichet unique et qui utilisent ce guichet;
 •	formation d'autres parties prenantes;
 •	campagne de sensibilisation.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Recours aux courtiers en douane</t>
+  </si>
+  <si>
+    <t>30 juin 2030</t>
   </si>
   <si>
     <t xml:space="preserve">•	Examen des prescriptions en matière de licences pour s'assurer qu'elles sont objectives et transparentes;
 •	formation aux prescriptions en matière de publication;
 •	assistance technique pour la conception et l'élaboration d'un système prévoyant un mécanisme de profilage intégré pour les courtiers;
 •	assistance pour la sensibilisation et pour la formation concernant le déploiement du nouveau système;
 •	assistance technique (financement) pour la formation des courtiers aux procédures douanières. Élaboration de politiques/procédures/mécanismes de suivi pour faire en sorte que les procédures soient appliquées de manière uniforme dans tout le pays;
 •	assistance technique et soutien pour la simplification et l'optimisation des processus et procédures à la frontière avec l'ensemble des institutions afin d'améliorer les contrôles, d'éliminer les formalités inutiles et d'harmoniser les prescriptions pour préserver les bonnes pratiques internationales.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>11.1, 11.3, 11.4, 11.5, 11.16</t>
   </si>
   <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
     <t>31 août 2025</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique pour la formulation des politiques, la conception, la mise en place et le financement des infrastructures de transit. Examen et, si nécessaire, modification des lois, réglementations, procédures et prescriptions en matière de documents requis;
 •	examen des redevances de transit pour s'assurer qu'elles reflètent le coût des services rendus;
@@ -1122,176 +1125,176 @@
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
         <v>51</v>
       </c>
       <c r="J13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14">
         <v>10.6</v>
       </c>
       <c r="B14">
         <v>10.6</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="I14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>11</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D17" t="s">
         <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="I17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>11.17</v>
       </c>
       <c r="C18" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="I18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J18" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>