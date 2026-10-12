--- v4 (2026-08-31)
+++ v5 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Mesure</t>
   </si>
   <si>
     <t>Items</t>
   </si>
   <si>
     <t>Measure name</t>
   </si>
   <si>
@@ -282,57 +282,54 @@
 •	campagne de sensibilisation.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
     <t>Recours aux courtiers en douane</t>
   </si>
   <si>
     <t>30 juin 2030</t>
   </si>
   <si>
     <t xml:space="preserve">•	Examen des prescriptions en matière de licences pour s'assurer qu'elles sont objectives et transparentes;
 •	formation aux prescriptions en matière de publication;
 •	assistance technique pour la conception et l'élaboration d'un système prévoyant un mécanisme de profilage intégré pour les courtiers;
 •	assistance pour la sensibilisation et pour la formation concernant le déploiement du nouveau système;
 •	assistance technique (financement) pour la formation des courtiers aux procédures douanières. Élaboration de politiques/procédures/mécanismes de suivi pour faire en sorte que les procédures soient appliquées de manière uniforme dans tout le pays;
 •	assistance technique et soutien pour la simplification et l'optimisation des processus et procédures à la frontière avec l'ensemble des institutions afin d'améliorer les contrôles, d'éliminer les formalités inutiles et d'harmoniser les prescriptions pour préserver les bonnes pratiques internationales.
 </t>
   </si>
   <si>
     <t>Technologies de l’information et de la communication (TIC), Cadre législatif et réglementaire, Procédures institutionnelles, Ressources humaines et formation, Sensibilisation</t>
   </si>
   <si>
-    <t>11.1, 11.3, 11.4, 11.5, 11.16</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Transit </t>
   </si>
   <si>
-    <t>31 août 2025</t>
+    <t>31 décembre 2019</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique pour la formulation des politiques, la conception, la mise en place et le financement des infrastructures de transit. Examen et, si nécessaire, modification des lois, réglementations, procédures et prescriptions en matière de documents requis;
 •	examen des redevances de transit pour s'assurer qu'elles reflètent le coût des services rendus;
 •	assistance pour évaluer l'impact des mesures appliquées au trafic en transit (impositions, réglementations, formalités);
 •	assistance technique et financière pour le renforcement des capacités des fonctionnaires en ce qui concerne les procédures de transit et les systèmes de garantie, y compris au niveau régional;
 •	assistance technique pour l'élaboration de règlements et procédures techniques;
 •	assistance financière pour la réalisation de campagnes de sensibilisation du public, en particulier auprès des services des douanes et des parties prenantes;
 •	vérification que les objectifs sont légitimes et que les solutions les moins restrictives pour le commerce sont appliquées;
 •	examen, amélioration et modification des procédures de gestion des garanties;
 •	examen/mise à jour des systèmes automatisés afin de disposer d'outils pour le contrôle des opérations de transit et la gestion des garanties relatives au transit;
 •	formation de toutes les parties prenantes;
 •	formation/renforcement des capacités du coordonnateur du transit.
 </t>
   </si>
   <si>
     <t>11.2, 11.6, 11.7, 11.8, 11.9, 11.10, 11.12, 11.14</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique pour la formulation des politiques, la conception, la mise en place et le financement des infrastructures de transit. Examen et, si nécessaire, modification des lois, réglementations, procédures et prescriptions en matière de documents requis;
 •	examen des redevances de transit pour s'assurer qu'elles reflètent le coût des services rendus;
 •	assistance pour évaluer l'impact des mesures appliquées au trafic en transit (impositions, réglementations, formalités);
 •	assistance technique et financière pour le renforcement des capacités des fonctionnaires en ce qui concerne les procédures de transit et les systèmes de garantie, y compris au niveau régional;
 •	assistance technique pour l'élaboration de règlements et procédures techniques;
 •	assistance financière pour la réalisation de campagnes de sensibilisation du public, en particulier auprès des services des douanes et des parties prenantes;
@@ -364,71 +361,74 @@
     <t xml:space="preserve">•	Assistance technique pour la formulation des politiques, la conception, la mise en place et le financement des infrastructures de transit. Examen et, si nécessaire, modification des lois, réglementations, procédures et prescriptions en matière de documents requis;
 •	examen des redevances de transit pour s'assurer qu'elles reflètent le coût des services rendus;
 •	assistance pour évaluer l'impact des mesures appliquées au trafic en transit (impositions, réglementations, formalités);
 •	assistance technique et financière pour le renforcement des capacités des fonctionnaires en ce qui concerne les procédures de transit et les systèmes de garantie, y compris au niveau régional;
 •	assistance technique pour l'élaboration de règlements et procédures techniques;
 •	assistance financière pour la réalisation de campagnes de sensibilisation du public, en particulier auprès des services des douanes et des parties prenantes;
 •	vérification que les objectifs sont légitimes et que les solutions les moins restrictives pour le commerce sont appliquées;
 •	examen, amélioration et modification des procédures de gestion des garanties;
 •	examen/mise à jour des systèmes automatisés afin de disposer d'outils pour le contrôle des opérations de transit et la gestion des garanties relatives au transit;
 •	formation de toutes les parties prenantes;
 •	formation/renforcement des capacités du coordonnateur du transit.
 , •	Assistance technique pour la formulation des politiques, la conception, la mise en place et le financement des infrastructures de transit. Examen et, si nécessaire, modification des lois, réglementations, procédures et prescriptions en matière de documents requis;
 •	examen des redevances de transit pour s'assurer qu'elles reflètent le coût des services rendus;
 •	assistance pour évaluer l'impact des mesures appliquées au trafic en transit (impositions, réglementations, formalités);
 •	assistance technique et financière pour le renforcement des capacités des fonctionnaires en ce qui concerne les procédures de transit et les systèmes de garantie, y compris au niveau régional;
 •	assistance technique pour l'élaboration de règlements et procédures techniques;
 •	assistance financière pour la réalisation de campagnes de sensibilisation du public, en particulier auprès des services des douanes et des parties prenantes;
 •	vérification que les objectifs sont légitimes et que les solutions les moins restrictives pour le commerce sont appliquées;
 •	examen, amélioration et modification des procédures de gestion des garanties;
 •	examen/mise à jour des systèmes automatisés afin de disposer d'outils pour le contrôle des opérations de transit et la gestion des garanties relatives au transit;
 •	formation de toutes les parties prenantes;
 •	formation/renforcement des capacités du coordonnateur du transit.
 </t>
   </si>
   <si>
-    <t>31 décembre 2019</t>
+    <t>11.1, 11.3, 11.4, 11.5, 11.16</t>
+  </si>
+  <si>
+    <t>31 août 2025</t>
   </si>
   <si>
     <t xml:space="preserve">•	Assistance technique pour la formulation des politiques, la conception, la mise en place et le financement des infrastructures de transit. Examen et, si nécessaire, modification des lois, réglementations, procédures et prescriptions en matière de documents requis;
 •	examen des redevances de transit pour s'assurer qu'elles reflètent le coût des services rendus;
 •	assistance pour évaluer l'impact des mesures appliquées au trafic en transit (impositions, réglementations, formalités);
 •	assistance technique et financière pour le renforcement des capacités des fonctionnaires en ce qui concerne les procédures de transit et les systèmes de garantie, y compris au niveau régional;
 •	assistance technique pour l'élaboration de règlements et procédures techniques;
 •	assistance financière pour la réalisation de campagnes de sensibilisation du public, en particulier auprès des services des douanes et des parties prenantes;
 •	vérification que les objectifs sont légitimes et que les solutions les moins restrictives pour le commerce sont appliquées;
 •	examen, amélioration et modification des procédures de gestion des garanties;
 •	examen/mise à jour des systèmes automatisés afin de disposer d'outils pour le contrôle des opérations de transit et la gestion des garanties relatives au transit;
 •	formation de toutes les parties prenantes;
 •	formation/renforcement des capacités du coordonnateur du transit.
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -722,51 +722,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1144,175 +1144,166 @@
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="I14" t="s">
         <v>55</v>
       </c>
       <c r="J14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15">
         <v>11</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15">
+        <v>11.17</v>
+      </c>
+      <c r="C15" t="s">
         <v>57</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>58</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
+        <v>58</v>
+      </c>
+      <c r="F15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" t="s">
+        <v>14</v>
+      </c>
+      <c r="I15" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="J15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>29</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="I16" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="J16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17">
         <v>11</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D17" t="s">
         <v>37</v>
       </c>
       <c r="E17" t="s">
+        <v>63</v>
+      </c>
+      <c r="F17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" t="s">
+        <v>14</v>
+      </c>
+      <c r="I17" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
       <c r="J17" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>11</v>
       </c>
-      <c r="B18">
-        <v>11.17</v>
+      <c r="B18" t="s">
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D18" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>66</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="I18" t="s">
         <v>67</v>
       </c>
       <c r="J18" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>